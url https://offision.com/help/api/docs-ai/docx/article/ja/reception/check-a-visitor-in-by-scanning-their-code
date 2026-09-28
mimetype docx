--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者番号をスキャンしてチェックインする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">受付で来訪者のパスを読み取る方法 — スマートフォンのカメラ、受付のハンディ スキャナー、または名前で検索。スキャンは来訪者を見つけるだけで、チェックイン はその次の操作です。</w:t>
+        <w:t xml:space="preserve">受付で来訪者のパスを読み取る方法 — スマートフォンのカメラ、受付のハンディスキャナー、または名前で検索。スキャンは来訪者を見つけるだけで、チェックインはその次の操作です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddra2nk2adocyzrrzvhteg">
+      <w:hyperlink w:history="1" r:id="rIdz53fvett_smutjgmx1ra7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/reception/check-a-visitor-in-by-scanning-their-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-scan-to-check-in-ja" descr="パスを読み取っても、来訪者が見つかるだけです。チェックインはその後の別の操作です。" title="パスを読み取っても、来訪者が見つかるだけです。チェックインはその後の別の操作です。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -153,51 +153,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先に自分のアカウントが受付スタッフとして設定されている必要があります。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付スタッフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の権限と、担当する建物の割り当てです。どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8hsrkqyzjwxon8nsuehe-">
+      <w:hyperlink w:history="1" r:id="rIdmzj-y870ucm9ghavrs7u_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインして受付を開く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で説明しています。
 建物の割り当てがない場合、ページには </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理コンソールのどの受信設定にも設定されません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 と表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -774,50 +774,92 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックアウト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に変わります。確認はこれだけです。まだ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が
 表示されている場合は、最後まで進まずに画面を閉じています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">チェックイン</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を押した瞬間に、ホストへメールが届きます。その訪問に関わる
+すべての訪問先でオフにされている場合を除きます —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjyk9perz9w3skoel8lppy">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">来訪者の到着をホストに知らせる</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。
+この画面にフロア図は出ません。来訪者にルームを案内する地図は
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdg__y9zqc7buweqdu5udqc">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ロビーの画面</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">のもので、受付の
+ものではありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="4724400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-checked-in-ja" descr="チェックイン済みの来訪者。到着時刻と「訪問中」、そして「チェックイン」に代わる「チェックアウト」。" title="チェックイン済みの来訪者。到着時刻と「訪問中」、そして「チェックイン」に代わる「チェックアウト」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
@@ -1320,51 +1362,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddra2nk2adocyzrrzvhteg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId8hsrkqyzjwxon8nsuehe-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/241f784478ecabe0ad795d3141a3b133d606ec9c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3ccf8ce989341fcb47648e8227cfe6fdc943922.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/799974de0a4e529cd9b02fc4cf120136de111e5f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdc72f028cfb76f4cfa1670d31423bbf34ee68be.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1eda73c47d04b010d54c56386affef16e0ac8657.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af900d080e63c199ffe3f9c099aa27afc42bbc7f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz53fvett_smutjgmx1ra7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdmzj-y870ucm9ghavrs7u_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdjyk9perz9w3skoel8lppy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdg__y9zqc7buweqdu5udqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/241f784478ecabe0ad795d3141a3b133d606ec9c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3ccf8ce989341fcb47648e8227cfe6fdc943922.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/799974de0a4e529cd9b02fc4cf120136de111e5f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdc72f028cfb76f4cfa1670d31423bbf34ee68be.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1eda73c47d04b010d54c56386affef16e0ac8657.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af900d080e63c199ffe3f9c099aa27afc42bbc7f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者番号をスキャンしてチェックインする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>