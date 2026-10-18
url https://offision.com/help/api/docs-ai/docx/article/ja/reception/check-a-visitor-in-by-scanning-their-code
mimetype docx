--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz53fvett_smutjgmx1ra7">
+      <w:hyperlink w:history="1" r:id="rId3fobk_xymwrlsvxznlyms">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/reception/check-a-visitor-in-by-scanning-their-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-scan-to-check-in-ja" descr="パスを読み取っても、来訪者が見つかるだけです。チェックインはその後の別の操作です。" title="パスを読み取っても、来訪者が見つかるだけです。チェックインはその後の別の操作です。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -153,51 +153,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先に自分のアカウントが受付スタッフとして設定されている必要があります。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付スタッフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の権限と、担当する建物の割り当てです。どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmzj-y870ucm9ghavrs7u_">
+      <w:hyperlink w:history="1" r:id="rIdtttr86elaz2fmbdjp-j6t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインして受付を開く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で説明しています。
 建物の割り当てがない場合、ページには </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理コンソールのどの受信設定にも設定されません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 と表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -788,64 +788,64 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が
 表示されている場合は、最後まで進まずに画面を閉じています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を押した瞬間に、ホストへメールが届きます。その訪問に関わる
 すべての訪問先でオフにされている場合を除きます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjyk9perz9w3skoel8lppy">
+      <w:hyperlink w:history="1" r:id="rId4acgim7grzndcshuza6bn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の到着をホストに知らせる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 この画面にフロア図は出ません。来訪者にルームを案内する地図は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg__y9zqc7buweqdu5udqc">
+      <w:hyperlink w:history="1" r:id="rIdbofu2sq3y9j0po30qvguf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ロビーの画面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">のもので、受付の
 ものではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="4724400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-checked-in-ja" descr="チェックイン済みの来訪者。到着時刻と「訪問中」、そして「チェックイン」に代わる「チェックアウト」。" title="チェックイン済みの来訪者。到着時刻と「訪問中」、そして「チェックイン」に代わる「チェックアウト」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1362,51 +1362,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz53fvett_smutjgmx1ra7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdmzj-y870ucm9ghavrs7u_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdjyk9perz9w3skoel8lppy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdg__y9zqc7buweqdu5udqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/241f784478ecabe0ad795d3141a3b133d606ec9c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3ccf8ce989341fcb47648e8227cfe6fdc943922.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/799974de0a4e529cd9b02fc4cf120136de111e5f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdc72f028cfb76f4cfa1670d31423bbf34ee68be.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1eda73c47d04b010d54c56386affef16e0ac8657.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af900d080e63c199ffe3f9c099aa27afc42bbc7f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3fobk_xymwrlsvxznlyms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdtttr86elaz2fmbdjp-j6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId4acgim7grzndcshuza6bn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdbofu2sq3y9j0po30qvguf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e51aadbe1e80b4eef1221f925313465699d64416.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f13b4efafff85b1b75b37359910dd8cea0d0ead.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc16c18162e3b9d1214f87210155424534c3582b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a5b3d3f7bdfac57e913c060e16ad0bcb3289359.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab24c971facad3dceb44e138d4f1c281168be260.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42ba30e28fa92c27816bbc101a629c2bee12af92.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者番号をスキャンしてチェックインする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>