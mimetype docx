--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3fobk_xymwrlsvxznlyms">
+      <w:hyperlink w:history="1" r:id="rIdu6el7fhx6a0xvza1wq70j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/reception/check-a-visitor-in-by-scanning-their-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-scan-to-check-in-ja" descr="パスを読み取っても、来訪者が見つかるだけです。チェックインはその後の別の操作です。" title="パスを読み取っても、来訪者が見つかるだけです。チェックインはその後の別の操作です。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -153,51 +153,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先に自分のアカウントが受付スタッフとして設定されている必要があります。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受付スタッフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の権限と、担当する建物の割り当てです。どちらも
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtttr86elaz2fmbdjp-j6t">
+      <w:hyperlink w:history="1" r:id="rIdghwox_upgele5arjgdjfv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインして受付を開く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で説明しています。
 建物の割り当てがない場合、ページには </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">管理コンソールのどの受信設定にも設定されません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 と表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -788,64 +788,64 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が
 表示されている場合は、最後まで進まずに画面を閉じています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を押した瞬間に、ホストへメールが届きます。その訪問に関わる
 すべての訪問先でオフにされている場合を除きます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4acgim7grzndcshuza6bn">
+      <w:hyperlink w:history="1" r:id="rIdhuzbyrargbx2gfomp-eb8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者の到着をホストに知らせる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 この画面にフロア図は出ません。来訪者にルームを案内する地図は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbofu2sq3y9j0po30qvguf">
+      <w:hyperlink w:history="1" r:id="rId0kfo_j9ust3hfzfxcsqxi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ロビーの画面</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">のもので、受付の
 ものではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5410200" cy="4724400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="reception-checked-in-ja" descr="チェックイン済みの来訪者。到着時刻と「訪問中」、そして「チェックイン」に代わる「チェックアウト」。" title="チェックイン済みの来訪者。到着時刻と「訪問中」、そして「チェックイン」に代わる「チェックアウト」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1362,51 +1362,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3fobk_xymwrlsvxznlyms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdtttr86elaz2fmbdjp-j6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId4acgim7grzndcshuza6bn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdbofu2sq3y9j0po30qvguf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e51aadbe1e80b4eef1221f925313465699d64416.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f13b4efafff85b1b75b37359910dd8cea0d0ead.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc16c18162e3b9d1214f87210155424534c3582b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a5b3d3f7bdfac57e913c060e16ad0bcb3289359.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab24c971facad3dceb44e138d4f1c281168be260.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42ba30e28fa92c27816bbc101a629c2bee12af92.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu6el7fhx6a0xvza1wq70j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdghwox_upgele5arjgdjfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdhuzbyrargbx2gfomp-eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rId0kfo_j9ust3hfzfxcsqxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e51aadbe1e80b4eef1221f925313465699d64416.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f13b4efafff85b1b75b37359910dd8cea0d0ead.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc16c18162e3b9d1214f87210155424534c3582b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a5b3d3f7bdfac57e913c060e16ad0bcb3289359.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab24c971facad3dceb44e138d4f1c281168be260.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42ba30e28fa92c27816bbc101a629c2bee12af92.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>来訪者番号をスキャンしてチェックインする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>