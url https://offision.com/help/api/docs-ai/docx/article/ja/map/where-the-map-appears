--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">作図、割り当て、経路が実際に何を生むのか——手元のアプリのマップ、ロビーの画面、そして施設部門以外は誰も見ない分析の画面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdobr_y-egnd3ntnrneplvb">
+      <w:hyperlink w:history="1" r:id="rIdilmvmbzfoapshvxuu0sko">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/where-the-map-appears/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-surfaces-ja" descr="一つのフロアを一度描く。五つの画面がそれを読み、それぞれ違う部分を使う。" title="一つのフロアを一度描く。五つの画面がそれを読み、それぞれ違う部分を使う。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -163,51 +163,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手元のアプリの中</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マップは、従業員が行ったことのないルームを見つけ、隣に座りたい人の近くのデスクを見つける
 方法です。探しているもので絞り込み、時間のスライダーを動かして必要な時間帯で「空き」を
 判断し、マップを離れずに予約できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割り当てられていないリソースの罰がいちばん目に見えるのがこの画面です。誰も紐づけなかった
 デスクは、誰も選べないデスクです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1cu4yqpznm07z6ihts6ij">
+      <w:hyperlink w:history="1" r:id="rIdqrvamt3nykchyupqdsro1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">平面図でデスクを見つける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5743575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-floor-plan-desks-ja" descr="アプリのフロア：絞り込み、時間をスライド、マップから予約。" title="アプリのフロア：絞り込み、時間をスライド、マップから予約。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -314,63 +314,63 @@
       <w:r>
         <w:t xml:space="preserve"> はセンサーが実際に見ているもので色分けします。これは
 別の問いであり、しばしば別の答えです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらもサイネージコンテンツに置くウィジェットで、それぞれに独自の視点角度を与えられます
 ——壁掛けの画面がアプリとは違う見方でフロアを見られます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約状況 - マップ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はさらに
 遠近法そのものを外して、フロアを真上から平らに、パネルの設置向きに合わせて回して描けます：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkl5b8umebkfzy8phb3xmz">
+      <w:hyperlink w:history="1" r:id="rIdrpdgbsfp_e4jelp_5cohw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">平面図を 2D の真上から見せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdndnpqqv1kmk3hhce4knpm">
+      <w:hyperlink w:history="1" r:id="rIdyjbhespzvas177pcy4fnk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-status-map-ja" descr="サイネージ画面の「予約状況 - マップ」。" title="サイネージ画面の「予約状況 - マップ」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -427,90 +427,143 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">経路案内のボードとして</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーの大きなタッチ画面は、マップにとってもっとも要求の厳しい相手です。急いでいて
 スクロールしない、初めての人たち。フロアを表示し、目的地を受け取り、QRで経路を電話に
 渡して、その人が持って歩けるようにします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このモジュールのすべてに同時に依存する画面です——作図、割り当て、経路網、そしてフロア
 単位のライセンス。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_tyfawsbvk5gtl8pehbwc">
+      <w:hyperlink w:history="1" r:id="rIduwpmeo-dctbar56jkkjoo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Board を経路案内サイネージとして設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">チェックインする来訪者へ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ロビーの画面で自分でチェックインした来訪者には、その場で目的地が渡されます。
+ルーム名、そのフロアと建物、そしてルームを強調したフロア図。画面自体がフロア図上
+に配置されていれば、小さな地図が来訪者の現在地を示します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">誰も自分でたどり着かない、唯一のマップです — 誰かが到着したから、頼まれずに出て
+きます。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId7auzgm0ejtruk9ft6ro78">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">来訪者を訪問先のルームまで案内する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">来訪者の電話へ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">経路案内のQR——ボードから、あるいは印刷した
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_52it9ih1yfl_pua8ocfa">
+      <w:hyperlink w:history="1" r:id="rIdpzmsfsglahywzpakxrhfi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ロケーションアクセスキー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から——を読み取ると、
-来訪者自身の電話でそのフロアが開き、現在地が示され、目的地まで案内されます。アカウントも
-アプリも要りません。</w:t>
+来訪者自身の電話でそのフロアが開きます。ルームを検索し、マップ上で位置を確かめてから、
+一歩ずつ歩いていきます。エレベーターではフロアが自動で切り替わります。アカウントも
+アプリも要りません。
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqbetk5t_ujdw3e0yby2hv">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">スキャンしたあと来訪者に見えるもの</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を
+参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理コンソールの中で、静かに</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3つの読み取り専用の画面が同じフロアを再利用します。従業員がめったに開かないマップを、
 施設部門が気にかけることになる理由がこれです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -584,51 +637,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここには何もありません。これははっきり言っておく価値があります。マップが誰かの見える
 範囲を広げることはありません。人には、もともとアクセスできたフロアの、もともとアクセス
 できたリソースが表示されます。マップは見つけやすくするものであって、許可するものでは
 ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロアが出てこないとき:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 まずマップがあるか、次にリソースが割り当てられているかを確認してください。ほぼすべてが
 この2つです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjn8wdtxc7akr3m5pt6gru">
+      <w:hyperlink w:history="1" r:id="rIdt6npq7f1igynhurmsezzf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームやデスクがマップに表示されない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から
 どうぞ。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1054,51 +1107,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdobr_y-egnd3ntnrneplvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rId1cu4yqpznm07z6ihts6ij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdkl5b8umebkfzy8phb3xmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdndnpqqv1kmk3hhce4knpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/" TargetMode="External"/><Relationship Id="rId_tyfawsbvk5gtl8pehbwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rId_52it9ih1yfl_pua8ocfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdjn8wdtxc7akr3m5pt6gru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0cd3234a12f8ebdb79042f619bd444c5a55d79f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c2632cd4adfab0befce9055f7515fa24db8f8e4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5eaddcfd3037f5375ec4f86b65f5d7734459011f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdilmvmbzfoapshvxuu0sko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdqrvamt3nykchyupqdsro1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdrpdgbsfp_e4jelp_5cohw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdyjbhespzvas177pcy4fnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/" TargetMode="External"/><Relationship Id="rIduwpmeo-dctbar56jkkjoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rId7auzgm0ejtruk9ft6ro78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdpzmsfsglahywzpakxrhfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdqbetk5t_ujdw3e0yby2hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdt6npq7f1igynhurmsezzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0cd3234a12f8ebdb79042f619bd444c5a55d79f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c2632cd4adfab0befce9055f7515fa24db8f8e4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5eaddcfd3037f5375ec4f86b65f5d7734459011f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>描いたマップはどこに現れるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>