--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,188 +26,213 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">描いたマップはどこに現れるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">作図、割り当て、経路が実際に何を生むのか——手元のアプリのマップ、ロビーの画面、そして施設部門以外は誰も見ない分析の画面。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 一つのフロアに Map 2.0 と Classic の作図を保持できます。アプリ、サイネージ、来訪者・管理画面は対応する種類を選択し、ゲスト予約のフロア図選択は現在 Classic を使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdilmvmbzfoapshvxuu0sko">
+      <w:hyperlink w:history="1" r:id="rIdt3nczenx5lp2pfr31lmhf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/where-the-map-appears/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="map-surfaces-ja" descr="一つのフロアを一度描く。五つの画面がそれを読み、それぞれ違う部分を使う。" title="一つのフロアを一度描く。五つの画面がそれを読み、それぞれ違う部分を使う。"/>
+            <wp:docPr id="1" name="map-surfaces-ja" descr="一つのフロアに両方のマップを保持できます。選択した種類と表示画面によって使われる作図が決まります。" title="一つのフロアに両方のマップを保持できます。選択した種類と表示画面によって使われる作図が決まります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4286250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">一つのフロアを一度描く。五つの画面がそれを読み、それぞれ違う部分を使う。</w:t>
-[...9 lines deleted...]
-かを知っておくと、作図がいつ終わったのか、そして間違っているとき誰が気づくのかが分かります。</w:t>
+        <w:t xml:space="preserve">一つのフロアに両方のマップを保持できます。選択した種類と表示画面によって使われる作図が決まります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">一つのフロアに Map 2.0 のシーンと Classic の作図を保存できます。各画面はフロアとアカウントで選択された種類を読み取ります。同じ作図の二つの表示ではなく、一方を編集しても他方は描き直されません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">有効な場合、アプリ、サイネージ、経路案内は Map 2.0 を表示できます。ゲスト予約のフロア図選択は現在 Classic を使います。すべての画面に同じマップが出るとは考えず、対象画面を確認してください。作図手順の前に</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdggl3rvlwyijwsqbl6flsv">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">マップの種類を確認</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">します。各画面の設定はそれぞれのモジュールで行います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手元のアプリの中</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マップは、従業員が行ったことのないルームを見つけ、隣に座りたい人の近くのデスクを見つける
 方法です。探しているもので絞り込み、時間のスライダーを動かして必要な時間帯で「空き」を
 判断し、マップを離れずに予約できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割り当てられていないリソースの罰がいちばん目に見えるのがこの画面です。誰も紐づけなかった
 デスクは、誰も選べないデスクです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqrvamt3nykchyupqdsro1">
+      <w:hyperlink w:history="1" r:id="rIdb1wrevxqrt6jg7mkdj711">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">平面図でデスクを見つける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5743575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-floor-plan-desks-ja" descr="アプリのフロア：絞り込み、時間をスライド、マップから予約。" title="アプリのフロア：絞り込み、時間をスライド、マップから予約。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -299,78 +324,78 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在席センサーデータ - マップ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はセンサーが実際に見ているもので色分けします。これは
 別の問いであり、しばしば別の答えです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">どちらもサイネージコンテンツに置くウィジェットで、それぞれに独自の視点角度を与えられます
+        <w:t xml:space="preserve">以下のカメラ操作と画像は Classic ウィジェットの説明です。どちらもサイネージコンテンツに置くウィジェットで、それぞれに独自の視点角度を与えられます
 ——壁掛けの画面がアプリとは違う見方でフロアを見られます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約状況 - マップ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はさらに
 遠近法そのものを外して、フロアを真上から平らに、パネルの設置向きに合わせて回して描けます：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrpdgbsfp_e4jelp_5cohw">
+      <w:hyperlink w:history="1" r:id="rIdhjywifcd_fvy8-cgof_m2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">平面図を 2D の真上から見せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyjbhespzvas177pcy4fnk">
+      <w:hyperlink w:history="1" r:id="rIdf-ermrevwd_6njhdvu-8e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-status-map-ja" descr="サイネージ画面の「予約状況 - マップ」。" title="サイネージ画面の「予約状況 - マップ」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -427,133 +452,133 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">経路案内のボードとして</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーの大きなタッチ画面は、マップにとってもっとも要求の厳しい相手です。急いでいて
 スクロールしない、初めての人たち。フロアを表示し、目的地を受け取り、QRで経路を電話に
 渡して、その人が持って歩けるようにします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このモジュールのすべてに同時に依存する画面です——作図、割り当て、経路網、そしてフロア
 単位のライセンス。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwpmeo-dctbar56jkkjoo">
+      <w:hyperlink w:history="1" r:id="rId6mevvrxzhbh5mhygulu78">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Board を経路案内サイネージとして設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックインする来訪者へ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーの画面で自分でチェックインした来訪者には、その場で目的地が渡されます。
 ルーム名、そのフロアと建物、そしてルームを強調したフロア図。画面自体がフロア図上
 に配置されていれば、小さな地図が来訪者の現在地を示します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰も自分でたどり着かない、唯一のマップです — 誰かが到着したから、頼まれずに出て
 きます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7auzgm0ejtruk9ft6ro78">
+      <w:hyperlink w:history="1" r:id="rIdaufn7glrezpz6iq851sn4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を訪問先のルームまで案内する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者の電話へ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">経路案内のQR——ボードから、あるいは印刷した
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpzmsfsglahywzpakxrhfi">
+      <w:hyperlink w:history="1" r:id="rId8xk8rkqntcivsqxc1ci8b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ロケーションアクセスキー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から——を読み取ると、
 来訪者自身の電話でそのフロアが開きます。ルームを検索し、マップ上で位置を確かめてから、
 一歩ずつ歩いていきます。エレベーターではフロアが自動で切り替わります。アカウントも
 アプリも要りません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqbetk5t_ujdw3e0yby2hv">
+      <w:hyperlink w:history="1" r:id="rIdmtjaocfigdcrdq-zw1tbr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スキャンしたあと来訪者に見えるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理コンソールの中で、静かに</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -637,51 +662,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここには何もありません。これははっきり言っておく価値があります。マップが誰かの見える
 範囲を広げることはありません。人には、もともとアクセスできたフロアの、もともとアクセス
 できたリソースが表示されます。マップは見つけやすくするものであって、許可するものでは
 ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロアが出てこないとき:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 まずマップがあるか、次にリソースが割り当てられているかを確認してください。ほぼすべてが
 この2つです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt6npq7f1igynhurmsezzf">
+      <w:hyperlink w:history="1" r:id="rIdpvgya6ckyopm8hx-f8bsb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームやデスクがマップに表示されない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から
 どうぞ。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1107,51 +1132,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdilmvmbzfoapshvxuu0sko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdqrvamt3nykchyupqdsro1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdrpdgbsfp_e4jelp_5cohw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdyjbhespzvas177pcy4fnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/" TargetMode="External"/><Relationship Id="rIduwpmeo-dctbar56jkkjoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rId7auzgm0ejtruk9ft6ro78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdpzmsfsglahywzpakxrhfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdqbetk5t_ujdw3e0yby2hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdt6npq7f1igynhurmsezzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0cd3234a12f8ebdb79042f619bd444c5a55d79f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9c2632cd4adfab0befce9055f7515fa24db8f8e4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5eaddcfd3037f5375ec4f86b65f5d7734459011f.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdt3nczenx5lp2pfr31lmhf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdggl3rvlwyijwsqbl6flsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-your-map/" TargetMode="External"/><Relationship Id="rIdb1wrevxqrt6jg7mkdj711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdhjywifcd_fvy8-cgof_m2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdf-ermrevwd_6njhdvu-8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/" TargetMode="External"/><Relationship Id="rId6mevvrxzhbh5mhygulu78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdaufn7glrezpz6iq851sn4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId8xk8rkqntcivsqxc1ci8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdmtjaocfigdcrdq-zw1tbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdpvgya6ckyopm8hx-f8bsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b94a1ddb5236924389752c56b78893112c08eaca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7515efcc88e5e44a558eb017c911fad9e23d74c4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbbfc564cf01d88733b2ed4442870f6678ea77bf.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>描いたマップはどこに現れるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>