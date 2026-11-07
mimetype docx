--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt3nczenx5lp2pfr31lmhf">
+      <w:hyperlink w:history="1" r:id="rIdwfdsyljgbb4zgstbneogn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/where-the-map-appears/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -149,90 +149,90 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">一つのフロアに両方のマップを保持できます。選択した種類と表示画面によって使われる作図が決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一つのフロアに Map 2.0 のシーンと Classic の作図を保存できます。各画面はフロアとアカウントで選択された種類を読み取ります。同じ作図の二つの表示ではなく、一方を編集しても他方は描き直されません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有効な場合、アプリ、サイネージ、経路案内は Map 2.0 を表示できます。ゲスト予約のフロア図選択は現在 Classic を使います。すべての画面に同じマップが出るとは考えず、対象画面を確認してください。作図手順の前に</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdggl3rvlwyijwsqbl6flsv">
+      <w:hyperlink w:history="1" r:id="rIdhnmtmhhepl_tmcfpnpwlj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">マップの種類を確認</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">します。各画面の設定はそれぞれのモジュールで行います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手元のアプリの中</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マップは、従業員が行ったことのないルームを見つけ、隣に座りたい人の近くのデスクを見つける
 方法です。探しているもので絞り込み、時間のスライダーを動かして必要な時間帯で「空き」を
 判断し、マップを離れずに予約できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割り当てられていないリソースの罰がいちばん目に見えるのがこの画面です。誰も紐づけなかった
 デスクは、誰も選べないデスクです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb1wrevxqrt6jg7mkdj711">
+      <w:hyperlink w:history="1" r:id="rId25cu4o7jkym-uq5fndlr8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">平面図でデスクを見つける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5743575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-floor-plan-desks-ja" descr="アプリのフロア：絞り込み、時間をスライド、マップから予約。" title="アプリのフロア：絞り込み、時間をスライド、マップから予約。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -339,63 +339,63 @@
       <w:r>
         <w:t xml:space="preserve"> はセンサーが実際に見ているもので色分けします。これは
 別の問いであり、しばしば別の答えです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以下のカメラ操作と画像は Classic ウィジェットの説明です。どちらもサイネージコンテンツに置くウィジェットで、それぞれに独自の視点角度を与えられます
 ——壁掛けの画面がアプリとは違う見方でフロアを見られます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約状況 - マップ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">はさらに
 遠近法そのものを外して、フロアを真上から平らに、パネルの設置向きに合わせて回して描けます：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhjywifcd_fvy8-cgof_m2">
+      <w:hyperlink w:history="1" r:id="rIdpauwgmuwedrwwmialzcci">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">平面図を 2D の真上から見せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf-ermrevwd_6njhdvu-8e">
+      <w:hyperlink w:history="1" r:id="rIdueiiq6tukpux38dvhhd-y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サイネージ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-booking-status-map-ja" descr="サイネージ画面の「予約状況 - マップ」。" title="サイネージ画面の「予約状況 - マップ」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -452,133 +452,133 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">経路案内のボードとして</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーの大きなタッチ画面は、マップにとってもっとも要求の厳しい相手です。急いでいて
 スクロールしない、初めての人たち。フロアを表示し、目的地を受け取り、QRで経路を電話に
 渡して、その人が持って歩けるようにします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このモジュールのすべてに同時に依存する画面です——作図、割り当て、経路網、そしてフロア
 単位のライセンス。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6mevvrxzhbh5mhygulu78">
+      <w:hyperlink w:history="1" r:id="rId7j_l1cngewyiuzbnaalpi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Board を経路案内サイネージとして設定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">チェックインする来訪者へ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーの画面で自分でチェックインした来訪者には、その場で目的地が渡されます。
 ルーム名、そのフロアと建物、そしてルームを強調したフロア図。画面自体がフロア図上
 に配置されていれば、小さな地図が来訪者の現在地を示します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">誰も自分でたどり着かない、唯一のマップです — 誰かが到着したから、頼まれずに出て
 きます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaufn7glrezpz6iq851sn4">
+      <w:hyperlink w:history="1" r:id="rIdm26fhcihllvrkden1pyc5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者を訪問先のルームまで案内する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">来訪者の電話へ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">経路案内のQR——ボードから、あるいは印刷した
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8xk8rkqntcivsqxc1ci8b">
+      <w:hyperlink w:history="1" r:id="rIdistmizxcar1l1ih_rgqig">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ロケーションアクセスキー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から——を読み取ると、
 来訪者自身の電話でそのフロアが開きます。ルームを検索し、マップ上で位置を確かめてから、
 一歩ずつ歩いていきます。エレベーターではフロアが自動で切り替わります。アカウントも
 アプリも要りません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmtjaocfigdcrdq-zw1tbr">
+      <w:hyperlink w:history="1" r:id="rIdjlquxamiify12cruge-xe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スキャンしたあと来訪者に見えるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">管理コンソールの中で、静かに</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -662,51 +662,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここには何もありません。これははっきり言っておく価値があります。マップが誰かの見える
 範囲を広げることはありません。人には、もともとアクセスできたフロアの、もともとアクセス
 できたリソースが表示されます。マップは見つけやすくするものであって、許可するものでは
 ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロアが出てこないとき:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 まずマップがあるか、次にリソースが割り当てられているかを確認してください。ほぼすべてが
 この2つです。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpvgya6ckyopm8hx-f8bsb">
+      <w:hyperlink w:history="1" r:id="rIdyorpkksau-pracmzmgnsy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームやデスクがマップに表示されない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から
 どうぞ。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1132,51 +1132,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdt3nczenx5lp2pfr31lmhf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdggl3rvlwyijwsqbl6flsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-your-map/" TargetMode="External"/><Relationship Id="rIdb1wrevxqrt6jg7mkdj711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdhjywifcd_fvy8-cgof_m2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdf-ermrevwd_6njhdvu-8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/" TargetMode="External"/><Relationship Id="rId6mevvrxzhbh5mhygulu78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdaufn7glrezpz6iq851sn4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId8xk8rkqntcivsqxc1ci8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdmtjaocfigdcrdq-zw1tbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdpvgya6ckyopm8hx-f8bsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b94a1ddb5236924389752c56b78893112c08eaca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7515efcc88e5e44a558eb017c911fad9e23d74c4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbbfc564cf01d88733b2ed4442870f6678ea77bf.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwfdsyljgbb4zgstbneogn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/where-the-map-appears/" TargetMode="External"/><Relationship Id="rIdhnmtmhhepl_tmcfpnpwlj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../identify-your-map/" TargetMode="External"/><Relationship Id="rId25cu4o7jkym-uq5fndlr8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdpauwgmuwedrwwmialzcci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdueiiq6tukpux38dvhhd-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/" TargetMode="External"/><Relationship Id="rId7j_l1cngewyiuzbnaalpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/set-up-a-neat-board-for-wayfinding/" TargetMode="External"/><Relationship Id="rIdm26fhcihllvrkden1pyc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdistmizxcar1l1ih_rgqig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdjlquxamiify12cruge-xe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rIdyorpkksau-pracmzmgnsy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b94a1ddb5236924389752c56b78893112c08eaca.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7515efcc88e5e44a558eb017c911fad9e23d74c4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbbfc564cf01d88733b2ed4442870f6678ea77bf.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>描いたマップはどこに現れるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>