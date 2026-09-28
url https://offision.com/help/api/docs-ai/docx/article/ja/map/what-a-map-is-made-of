--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のマップは何でできているか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">3Dマップについて誰もが誤解する点：3Dで描くことはありません。フロアの実寸を一度 決め、平面で図形を描き、それぞれに高さを与え、ルームやデスクをその図形に紐づけます。</w:t>
+        <w:t xml:space="preserve">3Dマップについて誰もが誤解する点：3Dで描くことはありません。フロアの実寸を一度決め、平面で図形を描き、それぞれに高さを与え、ルームやデスクをその図形に紐づけます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0ljaelfl6z7xaeqeikpxf">
+      <w:hyperlink w:history="1" r:id="rId3srriznynkcwndulslh4m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/what-a-map-is-made-of/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-build-up-ja" descr="一度だけ寸法を決めたフロア、平面で描いた図形、それぞれの高さ、そして紐づけたルームとデスク。" title="一度だけ寸法を決めたフロア、平面で描いた図形、それぞれの高さ、そして紐づけたルームとデスク。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1060,51 +1060,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0ljaelfl6z7xaeqeikpxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e891b47fd9d49e7bcca4e6f74268f978a80f7efb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/357dc0e5dec6ed85c6b5acff64f4d59d614d86a5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3srriznynkcwndulslh4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e891b47fd9d49e7bcca4e6f74268f978a80f7efb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/357dc0e5dec6ed85c6b5acff64f4d59d614d86a5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision のマップは何でできているか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>