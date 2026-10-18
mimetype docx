--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision のマップは何でできているか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">3Dマップについて誰もが誤解する点：3Dで描くことはありません。フロアの実寸を一度決め、平面で図形を描き、それぞれに高さを与え、ルームやデスクをその図形に紐づけます。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 3Dマップについて誰もが誤解する点：3Dで描くことはありません。フロアの実寸を一度決め、平面で図形を描き、それぞれに高さを与え、ルームやデスクをその図形に紐づけます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3srriznynkcwndulslh4m">
+      <w:hyperlink w:history="1" r:id="rIdkr8rm1qobhj88uvkcoffv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/what-a-map-is-made-of/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-build-up-ja" descr="一度だけ寸法を決めたフロア、平面で描いた図形、それぞれの高さ、そして紐づけたルームとデスク。" title="一度だけ寸法を決めたフロア、平面で描いた図形、それぞれの高さ、そして紐づけたルームとデスク。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -217,51 +225,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マップはフロアごとに1つ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マップはフロアに属し、1フロアに1つです。マップが建物とフロアの下にあり、ルームの
 下にないのはそのためです——描かれる対象はフロアであり、ルームはあとからその上に
 置かれます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (マップ)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (マップ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">単位は実際のメートル</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">エディターは単位のない作図キャンバスではありません。平面図を取り込むと
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">実際の床の寸法を入力してください</w:t>
       </w:r>
@@ -1060,51 +1068,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3srriznynkcwndulslh4m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e891b47fd9d49e7bcca4e6f74268f978a80f7efb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/357dc0e5dec6ed85c6b5acff64f4d59d614d86a5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkr8rm1qobhj88uvkcoffv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db55bb433a382312d901033fa35f2defce9db5a6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5cf1611a12db94e507f12f92a8305d29cbca1ae.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision のマップは何でできているか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>