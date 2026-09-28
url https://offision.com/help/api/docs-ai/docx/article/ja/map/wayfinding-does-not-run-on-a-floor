--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,79 +52,79 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnda8jjaanw_t9cp4alvel">
+      <w:hyperlink w:history="1" r:id="rId_jazgvk0ahmntx21mz7jb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/wayfinding-does-not-run-on-a-floor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まず、ひとつだけ:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 そのフロアにマップは表示されていますか。されていなければ経路案内の問題ではありません
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjdoqvycuqjbxaerw-mhro">
+      <w:hyperlink w:history="1" r:id="rIdal78dwl4lhgugdiqfwkgv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロアのマップを作成する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から始めてください。
 以下はすべて、描かれているのに道順が出ないフロアの話です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — そのフロアに経路案内ライセンスがない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
@@ -342,51 +342,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ルート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を一度も開かなかった人が描いたフロアには、網がまったくありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアを開いて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に切り替え、見てください。空なら空です。最短の直し方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdskh00ctogasc1mmfdg9uf">
+      <w:hyperlink w:history="1" r:id="rIdhjloe0frrjghe6pz3wzib">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">経路を自動で生成する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、そのあと手で直します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これとライセンスでほぼすべての報告が説明でき、見分けるのは簡単です。ライセンスのチップは
 フロアのリスト、空の網はルートモードにあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -485,51 +485,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り当て</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> モードでそのルームを確認してください。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まだ地図にリンクされていません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と
 出ている行が答えです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcu6sli1dyblz_c-ip7n95">
+      <w:hyperlink w:history="1" r:id="rIdxej3-fnycexypdpgpjtoy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームやデスクがマップに表示されない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">生成したときの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">件数</w:t>
@@ -618,51 +618,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">関係するすべてのフロアがライセンスされているかも確認してください。途中の1フロアが未
 ライセンスなら、そこを通るはずだったすべての経路が壊れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いちばん多いのは、各フロアに1つずつ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">階段</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> という別々の施設があり、1つの施設が各フロアに
 位置を持っているのではない場合で、これは何もつなぎません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwrmhqagsdde_wqhlyob5h">
+      <w:hyperlink w:history="1" r:id="rIdz8m1wskwbe-vrydwocltw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リフトと階段でフロアをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-cross-floor-route-ja" descr="位置を二つ持つ一つの施設がフロアをつなぐ。一つずつ持つ二つの施設は何もつながない。" title="位置を二つ持つ一つの施設がフロアをつなぐ。一つずつ持つ二つの施設は何もつながない。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1187,51 +1187,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnda8jjaanw_t9cp4alvel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rIdjdoqvycuqjbxaerw-mhro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdskh00ctogasc1mmfdg9uf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdcu6sli1dyblz_c-ip7n95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdwrmhqagsdde_wqhlyob5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/afbe6c91f17318f3cce133afd944c92e3bd6cb46.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6349d21069d96f29194ab065611e08b156653686.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8fe0ded3a32864f7402e0e2a89169d739a0b8b6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aae12fac670df96b34a210298abd905362eff6bc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_jazgvk0ahmntx21mz7jb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rIdal78dwl4lhgugdiqfwkgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdhjloe0frrjghe6pz3wzib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdxej3-fnycexypdpgpjtoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdz8m1wskwbe-vrydwocltw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/afbe6c91f17318f3cce133afd944c92e3bd6cb46.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6349d21069d96f29194ab065611e08b156653686.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8fe0ded3a32864f7402e0e2a89169d739a0b8b6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aae12fac670df96b34a210298abd905362eff6bc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>あるフロアで道順が出ない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>