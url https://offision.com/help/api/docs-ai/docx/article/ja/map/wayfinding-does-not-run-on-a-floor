--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,105 +26,113 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あるフロアで道順が出ない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">マップは描かれ、ルームもあるのに、道順を尋ねても何も出てこない。4つの原因と、正しいチップを見れば最初にコンソールが教えてくれるもの。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] マップは描かれ、ルームもあるのに、道順を尋ねても何も出てこない。4つの原因と、正しいチップを見れば最初にコンソールが教えてくれるもの。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_jazgvk0ahmntx21mz7jb">
+      <w:hyperlink w:history="1" r:id="rIdhvp5cciwzofe6ojo8cxve">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/wayfinding-does-not-run-on-a-floor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まず、ひとつだけ:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 そのフロアにマップは表示されていますか。されていなければ経路案内の問題ではありません
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdal78dwl4lhgugdiqfwkgv">
+      <w:hyperlink w:history="1" r:id="rIdggumgfrgzesoz7icx_jeo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロアのマップを作成する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から始めてください。
 以下はすべて、描かれているのに道順が出ないフロアの話です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — そのフロアに経路案内ライセンスがない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
@@ -163,51 +171,51 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">「ここで描画した経路は保存されます。このフロアに
 ライセンスを割り当てるまで、経路案内は動作しません。」</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">読み違えられるのはこの言い回しです。描いた網は無事で、動くことだけが止められています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (マップ)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (マップ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="4095750"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-wayfinding-licence-dialog-ja" descr="テナントが持つ枠と、このフロアがその一つを持っているか。" title="テナントが持つ枠と、このフロアがその一つを持っているか。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -342,51 +350,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ルート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を一度も開かなかった人が描いたフロアには、網がまったくありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアを開いて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に切り替え、見てください。空なら空です。最短の直し方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhjloe0frrjghe6pz3wzib">
+      <w:hyperlink w:history="1" r:id="rIdsjk6toya1bp-pqwm-i-38">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">経路を自動で生成する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、そのあと手で直します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これとライセンスでほぼすべての報告が説明でき、見分けるのは簡単です。ライセンスのチップは
 フロアのリスト、空の網はルートモードにあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -485,51 +493,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り当て</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> モードでそのルームを確認してください。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まだ地図にリンクされていません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と
 出ている行が答えです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxej3-fnycexypdpgpjtoy">
+      <w:hyperlink w:history="1" r:id="rIdgipxmnbfhlm-ruqmin3dk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームやデスクがマップに表示されない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">生成したときの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">件数</w:t>
@@ -618,51 +626,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">関係するすべてのフロアがライセンスされているかも確認してください。途中の1フロアが未
 ライセンスなら、そこを通るはずだったすべての経路が壊れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いちばん多いのは、各フロアに1つずつ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">階段</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> という別々の施設があり、1つの施設が各フロアに
 位置を持っているのではない場合で、これは何もつなぎません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz8m1wskwbe-vrydwocltw">
+      <w:hyperlink w:history="1" r:id="rIdtm55vcoartl2y07lqi2tt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リフトと階段でフロアをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-cross-floor-route-ja" descr="位置を二つ持つ一つの施設がフロアをつなぐ。一つずつ持つ二つの施設は何もつながない。" title="位置を二つ持つ一つの施設がフロアをつなぐ。一つずつ持つ二つの施設は何もつながない。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1187,51 +1195,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_jazgvk0ahmntx21mz7jb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rIdal78dwl4lhgugdiqfwkgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdhjloe0frrjghe6pz3wzib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdxej3-fnycexypdpgpjtoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdz8m1wskwbe-vrydwocltw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/afbe6c91f17318f3cce133afd944c92e3bd6cb46.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6349d21069d96f29194ab065611e08b156653686.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8fe0ded3a32864f7402e0e2a89169d739a0b8b6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aae12fac670df96b34a210298abd905362eff6bc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhvp5cciwzofe6ojo8cxve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/wayfinding-does-not-run-on-a-floor/" TargetMode="External"/><Relationship Id="rIdggumgfrgzesoz7icx_jeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdsjk6toya1bp-pqwm-i-38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdgipxmnbfhlm-ruqmin3dk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdtm55vcoartl2y07lqi2tt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f457cfdfe357ee2d6369b07d8e81516089eb80f4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c259e45f50e6a3a5cb58cc7fef87e5d11504e4f7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30000365864887964e8b0d6388e952b2cc03dd1f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01dadf566184eb867ac6f3cfdfb9771b78365181.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>あるフロアで道順が出ない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>