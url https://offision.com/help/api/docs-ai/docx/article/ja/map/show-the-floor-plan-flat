--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,878 +26,1018 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">平面図を 2D の真上から見せる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">平面図はいつでも平らに描かれています。変わるのは見せ方のほうです。サイネージ画面が 3D と 2D の真上からを選ぶ場所、横向きに取り付けたパネルに合わせて平らなマップを回す 方法、そして選択肢のない表示先。</w:t>
+        <w:t xml:space="preserve">平面図はいつでも平らに描かれています。変わるのは見せ方のほうです。フロアを真上から読ませるとすべてのマップがそれに従います。壁の向きに合わせて回す方法と、 1 つのサイネージ画面だけ上書きする方法も。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoczdrltvhlq41bbcwzmle">
+      <w:hyperlink w:history="1" r:id="rIdhkadfnuuxupqjxextljb8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/show-the-floor-plan-flat/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">平らな「もうひとつのマップ」を作る必要はありません。フロアは一度だけ平らに描かれ、
-変わるのは表示先がそれをどう</w:t>
+        <w:t xml:space="preserve">2 つ目の「平らなマップ」を作るわけではありません。フロアは一度だけ平らに描かれ、
+変わるのは表示先がそれを </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">見せる</w:t>
-[...3 lines deleted...]
-その選択をする場所がサイネージ画面です。</w:t>
+        <w:t xml:space="preserve">どう見せるか</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> です。遠近法で見せるか、真上から見せるか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="widget-booking-status-map-ja" descr="同じウィジェットの 3D 表示 — 既定であり、平らな表示が置き換えるもの。" title="同じウィジェットの 3D 表示 — 既定であり、平らな表示が置き換えるもの。"/>
+            <wp:docPr id="1" name="widget-booking-status-map-en" descr="誰も何も言わなければ、マップは遠近法で描かれます。" title="誰も何も言わなければ、マップは遠近法で描かれます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3219450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">同じウィジェットの 3D 表示 — 既定であり、平らな表示が置き換えるもの。</w:t>
+        <w:t xml:space="preserve">誰も何も言わなければ、マップは遠近法で描かれます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すでに平らに描いています</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">マップエディターは平らな作図ツールです。長方形も楕円も什器も、真上から見た形として
-描きます。3D マップはその形に</w:t>
+        <w:t xml:space="preserve">マップエディターは平らな作図ツールです。長方形、楕円、什器を真上から描きます。
+3D マップは、その一つひとつに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">高さ</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">を与えた結果です ——
+        <w:t xml:space="preserve"> を与えた結果です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz5nsdnemn-wlkttdifftd">
+      <w:hyperlink w:history="1" r:id="rIdh0tpwaj1c51mczkbhpxnk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Offision のマップは何でできているか</w:t>
+          <w:t xml:space="preserve">Offision のマップを構成するもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">を参照。
-まだフロアを描いていないなら、そちらが先です：
+        <w:t xml:space="preserve"> を参照。
+まだフロアを描いていないなら、まずそちらから：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2kckulwn_bf2trvbsoty4">
+      <w:hyperlink w:history="1" r:id="rIdokjuoo67v09esezkj5-bu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロアのマップを作る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">つまり「2D の平面図を作る」は作図の判断ではありません。以下で変わるのは平面図では
-なく、1 つの画面がそれをどう扱うかです。</w:t>
+        <w:t xml:space="preserve">つまり「2D の間取り図を作る」は作図の決定ではありません。以下は平面図を変えず、
+平面図の読ませ方を変えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">画面のマップを平らにする</w:t>
-[...18 lines deleted...]
-ウィジェットにあります。</w:t>
+        <w:t xml:space="preserve">フロア全体を平らにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">サイネージ</w:t>
+        <w:t xml:space="preserve">マップ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">コンテンツ</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">を開き、デザインを開きます。</w:t>
+        <w:t xml:space="preserve">フロアプラン</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> でフロアを選び、エディターを開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">プレビューのマップをクリックします。設定が横のレールに開きます。</w:t>
+        <w:t xml:space="preserve">4 番目のモード </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">視点角度</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> に切り替えます。タブにはいまどちらの表示かを示す
+バッジが付いています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">を開きます。先頭のカードが </w:t>
+        <w:t xml:space="preserve">パネルは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">表示モード</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> で、同じ平面図の絵が
-2 枚 —— </w:t>
+        <w:t xml:space="preserve"> から始まります。同じ平面図の絵が 2 つ、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> と </w:t>
+        <w:t xml:space="preserve"> と
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D 真上から</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> です。</w:t>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D 真上から</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">を選びます。プレビューがマップを平らに組み直します。</w:t>
+        <w:t xml:space="preserve"> を選ぶと、プレビューがマップを平らに描き直します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">保存します。</w:t>
+        <w:t xml:space="preserve">ヘッダーの </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">保存</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4114800" cy="4419600"/>
+            <wp:extent cx="5715000" cy="2800350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="signage-map-view-mode-ja" descr="マップ表示の先頭にある表示モード：3D か、2D 真上からか。" title="マップ表示の先頭にある表示モード：3D か、2D 真上からか。"/>
+            <wp:docPr id="1" name="map-view-mode-card-ja" descr="視点角度パネルの先頭にある表示モード：3D か、2D 真上から。" title="視点角度パネルの先頭にある表示モード：3D か、2D 真上から。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4114800" cy="4419600"/>
+                      <a:ext cx="5715000" cy="2800350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">マップ表示の先頭にある表示モード：3D か、2D 真上からか。</w:t>
+        <w:t xml:space="preserve">視点角度パネルの先頭にある表示モード：3D か、2D 真上から。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (サイネージ)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (マップ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">何も保存されていないデザインは 3D で再生されます —— この選択肢ができる前と同じです。
-切り替えても何も失われません。3D で決めた構図はそのまま残り、戻せば元どおりです。</w:t>
+        <w:t xml:space="preserve">答えは </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">平面図と一緒に</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 保存されるので、このフロアを描くすべての表示先が従います。
+スマートフォンやブラウザのアプリ、ロビーのボード、案内表示の画面、サイネージの
+ウィジェット。答えが保存されていないフロアは遠近法で描かれます。
+この選択肢ができる前に、すべての表示先がそうしていたとおりです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">切り替えても失うものはありません。保存してある 3D の構図は、戻せばそのままそこにあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">壁に合わせて回す</w:t>
+        <w:t xml:space="preserve">壁の向きに合わせて回す</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">平らなマップに回すカメラはありません。そこで </w:t>
-[...10 lines deleted...]
-用意しています。</w:t>
+        <w:t xml:space="preserve">平らなマップには回すカメラがないので、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">視点角度</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は高さの代わりに回転を提供します。
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">左に回転</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">右に回転</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> は 90 度ずつ動かし、</w:t>
+        <w:t xml:space="preserve"> が 4 分の 1 回転ずつ動かし、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">中央に戻す</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> は
-[...1 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> が
+平面図全体を枠に入れ直します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">これが平らなマップの本当の使いどころです。入口を下にして描いた平面図は、
+反対側の壁に掛けた画面では上下が逆に読めます。4 分の 1 回転すれば、
+その前に立つ人が思うところにドアが来ます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デフォルトに戻すは両方を取り消します:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+パネルの下端の </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デフォルトに戻す</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は、平らな表示 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">「パネルの設置向きに合わせてマップを回転します。」</w:t>
+        <w:t xml:space="preserve">と</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> その回転の両方を消し、
+フロアを遠近法に戻します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1 つの画面だけ上書きする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">これが平らなマップの本当の使いどころです。入口を下にして描いた平面図は、反対側の壁に
-[...20 lines deleted...]
-動かされないように留めます。</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">予約状況 - マップ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ウィジェットは、サイネージのデザインの中に同じ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">表示モード</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+カードを持っていて、そこでの答えはその画面だけに効きます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">サイネージ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> › </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">コンテンツ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> でデザインを開きます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">プレビューの中のマップをクリックすると、横のレールに設定が開きます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">マップビュー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> を開き、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> か </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2D 真上から</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> を選びます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">保存します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2943225"/>
+            <wp:extent cx="4114800" cy="4419600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="signage-map-2d-ja" descr="同じフロアをプレビューで平らに描いたところ。3D の構図プリセットに代わって、左に回転と右に回転が並びます。" title="同じフロアをプレビューで平らに描いたところ。3D の構図プリセットに代わって、左に回転と右に回転が並びます。"/>
+            <wp:docPr id="1" name="signage-map-view-mode-ja" descr="サイネージのデザインにある同じカード。ここでの答えはこの画面だけに効きます。" title="サイネージのデザインにある同じカード。ここでの答えはこの画面だけに効きます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="4114800" cy="4419600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">サイネージのデザインにある同じカード。ここでの答えはこの画面だけに効きます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">管理者が一度もこのカードに触れていないウィジェットは意見を持たず、フロアに従います。
+この違いは重要です。だからこそフロアを平らにする設定は、設定ができる前に作られた
+画面にまで届き、意図して 3D にした画面は、下のフロアが平らにされても遠近法のままでいられます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">回転はフロアごとではなくウィジェット全体で 1 つの答えです。直そうとしているのが
+パネルの取り付け方——建物ではなく画面の性質——だからです。カードの下の
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">マップビューをロック</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が、誰にも動かされないようそこへ固定します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2943225"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="signage-map-2d-ja" descr="ライブプレビューで平らに描かれたフロア。傾きのプリセットの代わりに左に回転と右に回転が並びます。" title="ライブプレビューで平らに描かれたフロア。傾きのプリセットの代わりに左に回転と右に回転が並びます。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2943225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">同じフロアをプレビューで平らに描いたところ。3D の構図プリセットに代わって、左に回転と右に回転が並びます。</w:t>
-[...36 lines deleted...]
-戻します。</w:t>
+        <w:t xml:space="preserve">ライブプレビューで平らに描かれたフロア。傾きのプリセットの代わりに左に回転と右に回転が並びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3D のままの表示先</w:t>
-[...8 lines deleted...]
-遠近法でフロアを描きます。</w:t>
+        <w:t xml:space="preserve">この設定でできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">アプリ</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">を参照。</w:t>
+        <w:t xml:space="preserve">平面図そのもの。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 形も高さもどのルームがどれかも、すべてマップエディターのもので、
+どちらの表示でも同じです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">マップエディターの 3D プレビュー</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">と、そこで保存する初期視点 ——
+        <w:t xml:space="preserve">色。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 空き・使用中・まもなく空きなどは、どちらの表示でもウィジェットの
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6qlgsefpnjc0drhld5bzf">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">リソース状態</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> グループから来ます —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9dz08prcty6xfhanj-bbm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">既定の 3D 視点を決める</w:t>
+          <w:t xml:space="preserve">予約状況 - マップ ウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">を参照。</w:t>
+        <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">在席センサーデータ - マップ</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">この設定が決めないこと</w:t>
+        <w:t xml:space="preserve">3D の初期角度。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 傾き・回転・保存されたカメラは別の答えで、フロアが遠近法に
+戻るときのために保持されます —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzdktsu43sp4zras0f2bnp">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">デフォルトの3Dビューを決める</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">平面図そのもの。</w:t>
-[...34 lines deleted...]
-グループが決めます ——
+        <w:t xml:space="preserve">そもそもマップが描けるかどうか。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 描画エンジンがフロアを描けない画面は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7em3qdqhjdiykzmi7vof5">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> フロアを描画できないグラフィックスの画面は
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">マップを利用できません</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> と表示し、2D にしても救えません —
 </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIduhdy5lsgwlvfg4m8sf0xc">
+      <w:hyperlink w:history="1" r:id="rIdek0irel_b61ofoj4le1dz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">画面に「マップを利用できません」と出る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">を参照。</w:t>
+        <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1080,50 +1220,56 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:displayBackgroundShape/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Gothic" w:hAnsi="Calibri"/>
         <w:color w:val="1D1D1F"/>
@@ -1319,51 +1465,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoczdrltvhlq41bbcwzmle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdz5nsdnemn-wlkttdifftd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId2kckulwn_bf2trvbsoty4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdl8mnqlu1y4tdcgfwhrt0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId6qlgsefpnjc0drhld5bzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rId7em3qdqhjdiykzmi7vof5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIduhdy5lsgwlvfg4m8sf0xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5eaddcfd3037f5375ec4f86b65f5d7734459011f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1ed99559ab18ccc8ecb62c35838ce0a8f4bd4eb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11da44b98bed82454ec08514c1f8b6af3dcc875c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhkadfnuuxupqjxextljb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdh0tpwaj1c51mczkbhpxnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rIdokjuoo67v09esezkj5-bu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId9dz08prcty6xfhanj-bbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdzdktsu43sp4zras0f2bnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdek0irel_b61ofoj4le1dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/291edcc58091393b377be28dd3a4c03011994362.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdad50176cf4793b66cfe9c8ae49527b0b1775dc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1ed99559ab18ccc8ecb62c35838ce0a8f4bd4eb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11da44b98bed82454ec08514c1f8b6af3dcc875c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>平面図を 2D の真上から見せる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>