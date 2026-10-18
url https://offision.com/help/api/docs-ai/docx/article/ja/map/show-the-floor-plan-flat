--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">平面図を 2D の真上から見せる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">平面図はいつでも平らに描かれています。変わるのは見せ方のほうです。フロアを真上から読ませるとすべてのマップがそれに従います。壁の向きに合わせて回す方法と、 1 つのサイネージ画面だけ上書きする方法も。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 平面図はいつでも平らに描かれています。変わるのは見せ方のほうです。フロアを真上から読ませるとすべてのマップがそれに従います。壁の向きに合わせて回す方法と、 1 つのサイネージ画面だけ上書きする方法も。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhkadfnuuxupqjxextljb8">
+      <w:hyperlink w:history="1" r:id="rId_hqfmy13txfpekeak4cvx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/show-the-floor-plan-flat/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つ目の「平らなマップ」を作るわけではありません。フロアは一度だけ平らに描かれ、
 変わるのは表示先がそれを </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">どう見せるか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。遠近法で見せるか、真上から見せるか。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -172,64 +180,64 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すでに平らに描いています</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マップエディターは平らな作図ツールです。長方形、楕円、什器を真上から描きます。
 3D マップは、その一つひとつに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">高さ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を与えた結果です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh0tpwaj1c51mczkbhpxnk">
+      <w:hyperlink w:history="1" r:id="rId7nbhewemktvn46evwzlfd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision のマップを構成するもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。
 まだフロアを描いていないなら、まずそちらから：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdokjuoo67v09esezkj5-bu">
+      <w:hyperlink w:history="1" r:id="rIdgr0iwzyoeiwgq-i7lptsv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロアのマップを作る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまり「2D の間取り図を作る」は作図の決定ではありません。以下は平面図を変えず、
 平面図の読ませ方を変えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -363,115 +371,115 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ヘッダーの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2800350"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-view-mode-card-ja" descr="視点角度パネルの先頭にある表示モード：3D か、2D 真上から。" title="視点角度パネルの先頭にある表示モード：3D か、2D 真上から。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2800350"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">視点角度パネルの先頭にある表示モード：3D か、2D 真上から。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (マップ)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (マップ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">答えは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">平面図と一緒に</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 保存されるので、このフロアを描くすべての表示先が従います。
 スマートフォンやブラウザのアプリ、ロビーのボード、案内表示の画面、サイネージの
 ウィジェット。答えが保存されていないフロアは遠近法で描かれます。
 この選択肢ができる前に、すべての表示先がそうしていたとおりです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -908,127 +916,127 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">色。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 空き・使用中・まもなく空きなどは、どちらの表示でもウィジェットの
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース状態</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> グループから来ます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9dz08prcty6xfhanj-bbm">
+      <w:hyperlink w:history="1" r:id="rIdaprw3-6yudvpxljgqr8gj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約状況 - マップ ウィジェット</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D の初期角度。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 傾き・回転・保存されたカメラは別の答えで、フロアが遠近法に
 戻るときのために保持されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzdktsu43sp4zras0f2bnp">
+      <w:hyperlink w:history="1" r:id="rId2ggejp7y2pmfgkfnqptjl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デフォルトの3Dビューを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそもマップが描けるかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 描画エンジンがフロアを描けない画面は
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マップを利用できません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と表示し、2D にしても救えません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdek0irel_b61ofoj4le1dz">
+      <w:hyperlink w:history="1" r:id="rIdzpf142sdsogidl-pwnf1i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">画面に「マップを利用できません」と出る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1465,51 +1473,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhkadfnuuxupqjxextljb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdh0tpwaj1c51mczkbhpxnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rIdokjuoo67v09esezkj5-bu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId9dz08prcty6xfhanj-bbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdzdktsu43sp4zras0f2bnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdek0irel_b61ofoj4le1dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/291edcc58091393b377be28dd3a4c03011994362.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdad50176cf4793b66cfe9c8ae49527b0b1775dc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1ed99559ab18ccc8ecb62c35838ce0a8f4bd4eb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11da44b98bed82454ec08514c1f8b6af3dcc875c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_hqfmy13txfpekeak4cvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId7nbhewemktvn46evwzlfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rIdgr0iwzyoeiwgq-i7lptsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdaprw3-6yudvpxljgqr8gj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rId2ggejp7y2pmfgkfnqptjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdzpf142sdsogidl-pwnf1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/map-unavailable-on-a-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a055ea3e263b8d12b3d606cba17a65da7c633fdf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2587cfede0d09aa19ad884f68ae98c0894512985.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24ff4b3ec810ad1f7a5829be742d778f86a46305.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8cea17085effbe3d17510bc8e7e1ec6e342021a8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>平面図を 2D の真上から見せる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>