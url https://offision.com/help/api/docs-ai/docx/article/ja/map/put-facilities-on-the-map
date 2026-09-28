--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfwlm-t-jt2pt5rtjlyvq9">
+      <w:hyperlink w:history="1" r:id="rIdadcxijbv8zjiurg6t0qeb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/put-facilities-on-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 印を付けたいフロアにはすでにマップが必要です——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpsq9lpse7p9yqgcpepsjw">
+      <w:hyperlink w:history="1" r:id="rIdptgzku3im8y9qqmchyegl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロアのマップを作成する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。施設はその前に作れますが、フロアが描かれるまで置き場所がありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">施設とは、人が必要とし、誰も予約しない場所です。外に出る扉、トイレ、リフト。見た目
 以上に重要で、道に迷った人がマップで探すのはこれであり、経路がフロアをまたぐのに使う
 のもこれです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -695,64 +695,64 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。施設はマーカーです。カレンダーも収容人数も権限もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">経路案内が動くかどうか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。リフトに印を付けても経路網は作られません——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhitedozqw2otj2ltes1tp">
+      <w:hyperlink w:history="1" r:id="rIdrw4m8mg-gcmz77k1yjmbd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">経路案内はどう道を見つけるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。すでにある経路網に、フロアがどこでつながるかを教えるだけで、正しくつなぐ
 には別の規則があります——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdipv5bu7xcrtp833blga_p">
+      <w:hyperlink w:history="1" r:id="rIdwqqimvmf7m-04zuf5dmz_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リフトと階段でフロアをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1198,51 +1198,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfwlm-t-jt2pt5rtjlyvq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdpsq9lpse7p9yqgcpepsjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdhitedozqw2otj2ltes1tp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdipv5bu7xcrtp833blga_p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd4b94436dc80134cf36835d7097cc7bd56485de.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61428783ac63020151c2056f84ad740d0e580083.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75e37f7a6fd375e84884c1b94ea1e15e74eaafc3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a8cdd16f66b336f581aa0646b7c684dbeb07b47.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdadcxijbv8zjiurg6t0qeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdptgzku3im8y9qqmchyegl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdrw4m8mg-gcmz77k1yjmbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdwqqimvmf7m-04zuf5dmz_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd4b94436dc80134cf36835d7097cc7bd56485de.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61428783ac63020151c2056f84ad740d0e580083.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75e37f7a6fd375e84884c1b94ea1e15e74eaafc3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a8cdd16f66b336f581aa0646b7c684dbeb07b47.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>施設をマップに置く</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>