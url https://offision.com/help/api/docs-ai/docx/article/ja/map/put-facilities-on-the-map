--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,104 +26,112 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">施設をマップに置く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">出口、トイレ、リフト、エスカレーター、階段——誰も予約しないのに誰もが探すもの。一度作って、それがあるフロアごとに位置を記します。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 出口、トイレ、リフト、エスカレーター、階段——誰も予約しないのに誰もが探すもの。一度作って、それがあるフロアごとに位置を記します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdadcxijbv8zjiurg6t0qeb">
+      <w:hyperlink w:history="1" r:id="rIdkxtnljack20enoo-xqe38">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/put-facilities-on-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 印を付けたいフロアにはすでにマップが必要です——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdptgzku3im8y9qqmchyegl">
+      <w:hyperlink w:history="1" r:id="rIdafjeqha4hho1-f32dzyvj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">フロアのマップを作成する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。施設はその前に作れますが、フロアが描かれるまで置き場所がありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">施設とは、人が必要とし、誰も予約しない場所です。外に出る扉、トイレ、リフト。見た目
 以上に重要で、道に迷った人がマップで探すのはこれであり、経路がフロアをまたぐのに使う
 のもこれです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -695,64 +703,64 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。施設はマーカーです。カレンダーも収容人数も権限もありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">経路案内が動くかどうか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。リフトに印を付けても経路網は作られません——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrw4m8mg-gcmz77k1yjmbd">
+      <w:hyperlink w:history="1" r:id="rIdk0swkvhqqp-kykrhxof_a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">経路案内はどう道を見つけるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。すでにある経路網に、フロアがどこでつながるかを教えるだけで、正しくつなぐ
 には別の規則があります——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwqqimvmf7m-04zuf5dmz_">
+      <w:hyperlink w:history="1" r:id="rId-vmgxms5hhucljbcozatw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リフトと階段でフロアをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1198,51 +1206,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdadcxijbv8zjiurg6t0qeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdptgzku3im8y9qqmchyegl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdrw4m8mg-gcmz77k1yjmbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdwqqimvmf7m-04zuf5dmz_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd4b94436dc80134cf36835d7097cc7bd56485de.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61428783ac63020151c2056f84ad740d0e580083.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75e37f7a6fd375e84884c1b94ea1e15e74eaafc3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a8cdd16f66b336f581aa0646b7c684dbeb07b47.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkxtnljack20enoo-xqe38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdafjeqha4hho1-f32dzyvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdk0swkvhqqp-kykrhxof_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId-vmgxms5hhucljbcozatw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30a357db79a338a7e7d786795b3139ec395eeb7e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87ae8509d085983b5e8e31e2909a6108442632bb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/822e24d40722e67a2d9ed2f9f1b730675e505ec2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c896b50ea5a679609388d71da70238521afdc469.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>施設をマップに置く</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>