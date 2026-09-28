--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,89 +42,89 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1つのフロアの1点に紐づけた印刷のステッカー。読み取るとマップはその人がどこに立っているかを知り、そこから道順を始められます。所要およそ5分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-2sfsfzgnrzjrykqzjar0">
+      <w:hyperlink w:history="1" r:id="rIdzh_cdsauzzbfjfq1yp_ao">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/put-a-qr-start-point-in-the-lobby/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 フロアにマップと経路網が必要です。ないと、読み取ってもその人の居場所が分かるだけで、
 歩かせる先がありません——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnbli_3ha1u_gh_em93q5o">
+      <w:hyperlink w:history="1" r:id="rIdocuyo06rrj9ilzggujg_y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">経路案内はどう道を見つけるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。印刷したステッカーを貼る場所も要ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">道順には両端が必要です。ルームは簡単なほう。もう一方がこれです——建物の中の固定された
 1点で、カメラを向ければ電話にそれを伝えられます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -471,52 +471,94 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">コードは Offision が生成する。キーからダウンロードか印刷を。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サインインしていない電話で読み取ってください。重要なのはこの場合です。ロビーのQRを読む
-人のほとんどは来訪者です。マップがそのフロアで開き、留めた場所に「現在地」が出るはず
-です。次にルームを尋ね、経路がフロアの真ん中ではなくステッカーから始まるか確かめます。</w:t>
+人のほとんどは来訪者です。そのフロアが開き、留めた場所に「現在地」が出て、目の前には
+検索欄だけがあるはずです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ルームを選ぶと、マップはそのルームがあるフロアへ飛び、カードがルーム名と </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">案内する</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+ボタンを 1 つ示します。それを押したとき、最初のステップが</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ここから出発</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で、フロアの
+真ん中ではなくステッカーの位置を指していれば成功です。流れ全体は
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId1i95o4y21euigvnnoqutr">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">スキャンしたあと来訪者に見えるもの</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が制御しないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰が何を見られるか</w:t>
@@ -1003,51 +1045,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-2sfsfzgnrzjrykqzjar0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdnbli_3ha1u_gh_em93q5o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d24d78507fb84ee816dcb459ed67e1fc1185e0d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3ee7f06fd755cec89a987d3384aa7e7e111ab6a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8a4300d5ae603ec537dde4bab0378f46528968f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzh_cdsauzzbfjfq1yp_ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdocuyo06rrj9ilzggujg_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId1i95o4y21euigvnnoqutr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d24d78507fb84ee816dcb459ed67e1fc1185e0d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3ee7f06fd755cec89a987d3384aa7e7e111ab6a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8a4300d5ae603ec537dde4bab0378f46528968f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ロビーにQRの出発点を置く</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>