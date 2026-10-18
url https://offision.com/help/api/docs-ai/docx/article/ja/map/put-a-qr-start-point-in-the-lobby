--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,124 +26,140 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーにQRの出発点を置く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1つのフロアの1点に紐づけた印刷のステッカー。読み取るとマップはその人がどこに立っているかを知り、そこから道順を始められます。所要およそ5分。</w:t>
+        <w:t xml:space="preserve">[Map family: shared] 1つのフロアの1点に紐づけた印刷のステッカー。読み取るとマップはその人がどこに立っているかを知り、そこから道順を始められます。所要およそ5分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzh_cdsauzzbfjfq1yp_ao">
+      <w:hyperlink w:history="1" r:id="rIdtj2n8i1amhlk5zu8xoy6-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/put-a-qr-start-point-in-the-lobby/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 フロアにマップと経路網が必要です。ないと、読み取ってもその人の居場所が分かるだけで、
 歩かせる先がありません——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdocuyo06rrj9ilzggujg_y">
+      <w:hyperlink w:history="1" r:id="rIdq58tm3j7kv6eq2s4pljp8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">経路案内はどう道を見つけるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。印刷したステッカーを貼る場所も要ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">道順には両端が必要です。ルームは簡単なほう。もう一方がこれです——建物の中の固定された
 1点で、カメラを向ければ電話にそれを伝えられます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">読み取ったページは、フロアで有効な種類に従い Classic または Map 2.0 を表示できます。種類を変えたら開始位置を確認します。Classic は描いた経路網、Map 2.0 はシーンの通行可能な場所と開口を使います。掲示前に、実際に印刷するコードを対象フロアで試してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. キーを作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マップの下の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ロケーションアクセスキー</w:t>
       </w:r>
       <w:r>
@@ -505,51 +521,51 @@
         <w:t xml:space="preserve">ルームを選ぶと、マップはそのルームがあるフロアへ飛び、カードがルーム名と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">案内する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 ボタンを 1 つ示します。それを押したとき、最初のステップが</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ここから出発</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で、フロアの
 真ん中ではなくステッカーの位置を指していれば成功です。流れ全体は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1i95o4y21euigvnnoqutr">
+      <w:hyperlink w:history="1" r:id="rIdpkkfen81iyt10fdzu367o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スキャンしたあと来訪者に見えるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が制御しないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -1045,51 +1061,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzh_cdsauzzbfjfq1yp_ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdocuyo06rrj9ilzggujg_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId1i95o4y21euigvnnoqutr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d24d78507fb84ee816dcb459ed67e1fc1185e0d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3ee7f06fd755cec89a987d3384aa7e7e111ab6a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8a4300d5ae603ec537dde4bab0378f46528968f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtj2n8i1amhlk5zu8xoy6-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdq58tm3j7kv6eq2s4pljp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdpkkfen81iyt10fdzu367o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/084254e09e497a138cb650eab61d5e72eeaa8a3d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8cc0ce4835c8ec4eb29a2f919f4e53005d4101b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96cfa174959376e904da66c3707610529980c904.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ロビーにQRの出発点を置く</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>