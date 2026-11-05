--- v0 (2026-10-10)
+++ v1 (2026-11-05)
@@ -52,99 +52,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxedme7dzybcqcgpc85bf3">
+      <w:hyperlink w:history="1" r:id="rIdc2ybt_szl4bgmpyt6fgfh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/move-to-map-2/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: migration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (マップ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">移行前に</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Classic map は既存のマップ向けに利用できます。廃止や削除予定は発表されていません。既存の図面を維持する場合は、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcvemztx5yawlzsguva7sk">
+      <w:hyperlink w:history="1" r:id="rId-vqygwhyaewcvgdxz1mq_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Classic の手順</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を使用してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">新しいマップの表示はアカウント全体の選択です。Map 2.0 のシーンがあるフロアはそれを使用でき、ないフロアは Classic を使用します。切り替え前に他のフロアへの影響を確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取り込んで確認する</w:t>
@@ -186,72 +186,72 @@
         <w:t xml:space="preserve">取り込みを待ちます。Map 2.0 の下書きが作成され、割り当てが引き継がれます。Classic の図面は削除されません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">壁、ドア、縮尺、ルームやデスクの割り当てを確認します。デザイナーが確認を求めた項目も見直します。変換は出発点であり、すべての形状が同じ見た目や動作になる保証ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdk8ztnik4ajg60jmexplxf">
+      <w:hyperlink w:history="1" r:id="rIdzykvewbbbbnrdjpjrslcs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Map 2.0 の経路案内</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に従って通行可能な空間を確認します。Classic の Route モードの経路は Map 2.0 の修正手順ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdj_dw4ubejbxweyxaiskdh">
+      <w:hyperlink w:history="1" r:id="rIdnnbqmdk_0zhyegmlzu4w3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認して更新</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に従って、確認済みの下書きを公開します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Classic からの初回取り込みは最初の更新まで表示が保留されます。確認中、利用者には Classic が表示されます。その後の編集では Map 2.0 の下書きと更新の手順を使用します。取り込み後に両方の図面は同期されません。一方の編集は他方に反映されません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すでに Map 2.0 の下書きがあるフロアでは、最初の</w:t>
@@ -770,51 +770,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxedme7dzybcqcgpc85bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/move-to-map-2/" TargetMode="External"/><Relationship Id="rIdcvemztx5yawlzsguva7sk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdk8ztnik4ajg60jmexplxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../directions-on-map-2/" TargetMode="External"/><Relationship Id="rIdj_dw4ubejbxweyxaiskdh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac3905e8ee0e9a23dab823bca4791bd0dddab0af.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc2ybt_szl4bgmpyt6fgfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/move-to-map-2/" TargetMode="External"/><Relationship Id="rId-vqygwhyaewcvgdxz1mq_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdzykvewbbbbnrdjpjrslcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../directions-on-map-2/" TargetMode="External"/><Relationship Id="rIdnnbqmdk_0zhyegmlzu4w3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac3905e8ee0e9a23dab823bca4791bd0dddab0af.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Classic map から Map 2.0 に移行</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>