--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,667 +26,667 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マップエディターのすべての設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">マップエディターの項目別リファレンス——ヘッダー、ツールレール、キャンバスのスイッチ、レイヤーパネル、プロパティパネルのすべての欄を、画面と同じ並びで。</w:t>
+        <w:t xml:space="preserve">マップエディターで平面図を編集する — 項目別リファレンス、ヘッダー、ツールレール、キャンバスのスイッチ、レイヤーパネル、プロパティパネルのすべての欄を、画面と同じ並びで。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnlrbo4reb-qyu6ktfx7ve">
+      <w:hyperlink w:history="1" r:id="rIdhvdweabgsg8dtx0l-o621">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/map-editor-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マップエディターに指示できることのすべてを、画面と同じ順に並べています。それぞれを
 どう使うかは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb9vxjzie1miv55dn8lmtl">
+      <w:hyperlink w:history="1" r:id="rId5xknui9wfmlld-naasr50">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision のマップは何でできているか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から
 どうぞ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ヘッダー</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2896"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3771"/>
+        <w:gridCol w:w="2722"/>
+        <w:gridCol w:w="2655"/>
+        <w:gridCol w:w="3983"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2896"/>
+            <w:tcW w:type="dxa" w:w="2722"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2694"/>
+            <w:tcW w:type="dxa" w:w="2655"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">何をするか</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3771"/>
+            <w:tcW w:type="dxa" w:w="3983"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">いつ使うか</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2896"/>
+            <w:tcW w:type="dxa" w:w="2722"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">デザイン</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ルート</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">割り当て</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">3Dプレビュー</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2694"/>
+              <w:t xml:space="preserve">視点角度</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">どの作業をするかを切り替えます。図は4つとも同じで、変わるのはレールとパネルです</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3771"/>
-[...17 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2896"/>
+            <w:tcW w:type="dxa" w:w="3983"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">描くならデザイン、歩く経路ならルート、ルームやデスクを紐づけるなら割り当て、フロアの描き方を決めて構図を整えるなら視点角度</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2722"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ファイル</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">画像からインポートする ( .png / .jpg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2694"/>
+            <w:tcW w:type="dxa" w:w="2655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">上書きすると警告したうえで、画像からマップ全体を置き換えます</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3771"/>
+            <w:tcW w:type="dxa" w:w="3983"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">修正した平面図でやり直すとき。描いたものを残して背景だけ変えるなら </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">床画像を変更する</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> を使います</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2896"/>
+            <w:tcW w:type="dxa" w:w="2722"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ファイル</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">フロアプランデータによるインポート ( .ofp)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2694"/>
+            <w:tcW w:type="dxa" w:w="2655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">マップファイルからマップ全体を置き換えます</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3771"/>
+            <w:tcW w:type="dxa" w:w="3983"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">完成したフロアを別のフロアや別のテナントに複製するとき</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2896"/>
+            <w:tcW w:type="dxa" w:w="2722"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ファイル</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">マップをエクスポート (.ofp)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2694"/>
+            <w:tcW w:type="dxa" w:w="2655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">このフロアをマップファイルとしてダウンロードします</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3771"/>
+            <w:tcW w:type="dxa" w:w="3983"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">大きな変更の前や、フロアを他所で再利用するとき。作図の唯一のバックアップです</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2896"/>
+            <w:tcW w:type="dxa" w:w="2722"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ファイル</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> → </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">お問い合わせ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2694"/>
+            <w:tcW w:type="dxa" w:w="2655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">このフロアプランについて Offision に依頼を送ります</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3771"/>
+            <w:tcW w:type="dxa" w:w="3983"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自分で描くより任せたいとき——有償サービスです</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2896"/>
+            <w:tcW w:type="dxa" w:w="2722"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">元に戻す</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">やり直す</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2694"/>
+            <w:tcW w:type="dxa" w:w="2655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">このセッションの編集を前後に移動します</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3771"/>
+            <w:tcW w:type="dxa" w:w="3983"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">自由に。経路の生成やクリアも1ステップとして扱われるので、どちらも取り消せます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2896"/>
+            <w:tcW w:type="dxa" w:w="2722"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保存</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2694"/>
+            <w:tcW w:type="dxa" w:w="2655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">マップを書き込み、エディターは開いたまま</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3771"/>
+            <w:tcW w:type="dxa" w:w="3983"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">こまめに。押すまでサーバーには何も届きません</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2896"/>
+            <w:tcW w:type="dxa" w:w="2722"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保存して閉じます</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">（保存の横の矢印）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2694"/>
+            <w:tcW w:type="dxa" w:w="2655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">書き込んで閉じます</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3771"/>
+            <w:tcW w:type="dxa" w:w="3983"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">作業を終えるとき</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ツールレール — デザイン</w:t>
       </w:r>
     </w:p>
@@ -1092,279 +1092,299 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ツールレール — その他のモード</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1271"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3929"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="3240"/>
+        <w:gridCol w:w="5400"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1271"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">モード</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4160"/>
+            <w:tcW w:type="dxa" w:w="3240"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">レール</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3929"/>
+            <w:tcW w:type="dxa" w:w="5400"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1271"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ルート</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4160"/>
+            <w:tcW w:type="dxa" w:w="3240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">描画</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">移動</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3929"/>
+            <w:tcW w:type="dxa" w:w="5400"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">描画はポイントと経路を追加し、移動は描き直さずにポイントを動かします</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1271"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">割り当て</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4160"/>
+            <w:tcW w:type="dxa" w:w="3240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リソースタイプごとに1つ（ルーム、デスク、備品、駐車場）と </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">施設</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3929"/>
+            <w:tcW w:type="dxa" w:w="5400"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">パネルに出すリストを切り替えます。マップは絞り込みません</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1271"/>
-[...16 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4160"/>
+            <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">視点角度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3929"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">ボタンではなく表示です。カメラは右のパネルで設定します</w:t>
+            <w:tcW w:type="dxa" w:w="3240"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">視点角度</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ボタンではなく表示です。表示モード・傾き・回転はすべて右のパネルで設定し、モードタブにはこのフロアがどちらかを示す </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">3D</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2D</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> のバッジが付きます</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">キャンバスのスイッチ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">左下の表示倍率の裏のメニューにあります。3つの吸着スイッチはマップと一緒に保存される
 ので、次の人が見つけるのはこの状態です。</w:t>
@@ -4211,51 +4231,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnlrbo4reb-qyu6ktfx7ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/map-editor-settings-reference/" TargetMode="External"/><Relationship Id="rIdb9vxjzie1miv55dn8lmtl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f08f6f350e5ad072f4e3773ed52cff1709adafe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhvdweabgsg8dtx0l-o621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/map-editor-settings-reference/" TargetMode="External"/><Relationship Id="rId5xknui9wfmlld-naasr50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f08f6f350e5ad072f4e3773ed52cff1709adafe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>マップエディターのすべての設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>