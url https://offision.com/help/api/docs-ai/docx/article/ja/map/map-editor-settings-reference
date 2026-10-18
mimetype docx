--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,97 +26,105 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マップエディターのすべての設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">マップエディターで平面図を編集する — 項目別リファレンス、ヘッダー、ツールレール、キャンバスのスイッチ、レイヤーパネル、プロパティパネルのすべての欄を、画面と同じ並びで。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] マップエディターで平面図を編集する — 項目別リファレンス、ヘッダー、ツールレール、キャンバスのスイッチ、レイヤーパネル、プロパティパネルのすべての欄を、画面と同じ並びで。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhvdweabgsg8dtx0l-o621">
+      <w:hyperlink w:history="1" r:id="rId_iv97yvve-dbwwwnfyior">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/map-editor-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">マップエディターに指示できることのすべてを、画面と同じ順に並べています。それぞれを
 どう使うかは</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5xknui9wfmlld-naasr50">
+      <w:hyperlink w:history="1" r:id="rIdbn4k7shgbj--u6ze6o6m-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision のマップは何でできているか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から
 どうぞ。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ヘッダー</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -4231,51 +4239,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhvdweabgsg8dtx0l-o621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/map-editor-settings-reference/" TargetMode="External"/><Relationship Id="rId5xknui9wfmlld-naasr50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f08f6f350e5ad072f4e3773ed52cff1709adafe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_iv97yvve-dbwwwnfyior" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/map-editor-settings-reference/" TargetMode="External"/><Relationship Id="rIdbn4k7shgbj--u6ze6o6m-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db995457fa58f6a972ddeca4535c3410ef07e025.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>マップエディターのすべての設定</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>