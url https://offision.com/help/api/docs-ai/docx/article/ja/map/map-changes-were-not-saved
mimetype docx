--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1iray7lvcfsbsmmr9uhtz">
+      <w:hyperlink w:history="1" r:id="rIdfvgnqsrw7kwmttzndkj6u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/map-changes-were-not-saved/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まず、ひとつだけ:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
@@ -1226,51 +1226,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1iray7lvcfsbsmmr9uhtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71240975e0f9ba1aa7e209bab3d854bf3d3ff142.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f24a1501d1b630706eb6fab1515c3cbfc3309b9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/915ab14550a68cb8e5d9b3fa159b12db867b3320.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfvgnqsrw7kwmttzndkj6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71240975e0f9ba1aa7e209bab3d854bf3d3ff142.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f24a1501d1b630706eb6fab1515c3cbfc3309b9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/915ab14550a68cb8e5d9b3fa159b12db867b3320.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>マップエディターでの作業が保存されなかった</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>