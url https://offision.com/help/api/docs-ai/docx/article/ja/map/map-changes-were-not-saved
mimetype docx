--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,93 +26,101 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">マップエディターでの作業が保存されなかった</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">午後いっぱい描いたものがフロアに残っていない、またはマップが元の状態に戻っている。5つの原因と、多くの人が読まずに閉じてしまう2つの復元の確認。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 午後いっぱい描いたものがフロアに残っていない、またはマップが元の状態に戻っている。5つの原因と、多くの人が読まずに閉じてしまう2つの復元の確認。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvgnqsrw7kwmttzndkj6u">
+      <w:hyperlink w:history="1" r:id="rIdplopg2kzf-u5dg0efkspw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/map-changes-were-not-saved/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まず、ひとつだけ:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を押しましたか。押すまでエディターからサーバーには何も届きません——作図も、
 高さも、カメラの角度も、経路も。以下はすべて、押した、あるいは押したと思っている
 場合の話です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -188,51 +196,51 @@
         <w:t xml:space="preserve">保存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を押します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この提示は作業していたブラウザーの中にあります。別のマシンや別のブラウザー、閲覧
 データを消したあとには現れません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (マップ)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (マップ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="2162175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-close-unsaved-ja" descr="閉じるときの警告。キャンセルして、保存。" title="閉じるときの警告。キャンセルして、保存。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1226,51 +1234,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfvgnqsrw7kwmttzndkj6u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71240975e0f9ba1aa7e209bab3d854bf3d3ff142.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f24a1501d1b630706eb6fab1515c3cbfc3309b9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/915ab14550a68cb8e5d9b3fa159b12db867b3320.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdplopg2kzf-u5dg0efkspw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bfeb5ce4601bc9c8cd8c3656212339155bfc0a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b77cbbfea96712f6094eae26a78baeaf9ecddb74.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c24f9e36c5a3ce3844024a42b94e6878caf70f50.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>マップエディターでの作業が保存されなかった</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>