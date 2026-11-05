--- v0 (2026-10-10)
+++ v1 (2026-11-05)
@@ -52,143 +52,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduatbk0qxghi8buqu3lveu">
+      <w:hyperlink w:history="1" r:id="rIdg0x_xqjj2i3lvzzrkcmqz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/map-2-draft-could-not-save/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: new</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (マップ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">エディターを確認:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Map 2.0 用のガイドです。Classic エディターの保存とセッション復元は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyee96vo7e6x0g49qlrg9-">
+      <w:hyperlink w:history="1" r:id="rIdwcxjhhobhcq32nfc_xbl_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Classic の未保存の変更</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — 最新の編集がまだ下書き</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">下書きの状態では、すべての変更が保存済みとは限りません。保存中は処理を待ちます。ドラッグや配置を終え、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保存済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を待ってから離れてください。保存中の追加編集には次の保存が必要です。保存済みは公開済みを意味しません。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeltnee6ocgla7otae08-6">
+      <w:hyperlink w:history="1" r:id="rIdykkzz8it_jdclvh9ge-9d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更新</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">は別の確認・公開操作です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 保存に失敗した</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -335,51 +335,51 @@
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他の場所で変更されました。再読み込みしてください</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は、サーバーの下書きが更新されたことを示します。上書きを避けるため自動保存が停止し、更新の再試行だけでは解決しません。他の編集者と相談し、現在の作図を書き出してから再読み込みします。フロアを開き直して保存済み下書きを読み、変更を比較して必要な編集を再適用します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">書き出したマップの読み込みは現在の下書きを置き換え、競合する編集を統合しません。残す作図を決めてから</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdopqg48elp9yjtzvakmukl">
+      <w:hyperlink w:history="1" r:id="rIdlntjv5fuygddkd1kx4s9v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">読み込み・書き出し</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を使ってください。サーバーに版が残ることは、このエディターに復元ボタンがあることを意味しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まだ保存できない場合:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 建物・フロア名、正確なエラー、時刻、他の編集者の作業有無を記録し、書き出した作図と元画像を保管します。公開済みマップは別に確認してください。前回成功した更新が表示され続ける場合があります。</w:t>
@@ -820,51 +820,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduatbk0qxghi8buqu3lveu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/map-2-draft-could-not-save/" TargetMode="External"/><Relationship Id="rIdyee96vo7e6x0g49qlrg9-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rIdeltnee6ocgla7otae08-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdopqg48elp9yjtzvakmukl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-or-export-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfe3928c09a70ebf262704b51f5a1958594ba344.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg0x_xqjj2i3lvzzrkcmqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/map-2-draft-could-not-save/" TargetMode="External"/><Relationship Id="rIdwcxjhhobhcq32nfc_xbl_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rIdykkzz8it_jdclvh9ge-9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdlntjv5fuygddkd1kx4s9v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../import-or-export-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfe3928c09a70ebf262704b51f5a1958594ba344.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Map 2.0 の下書きを保存できない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>