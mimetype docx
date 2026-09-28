--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">経路はフロアの上に描かれたポイントと経路の網で、平面図そのものとは別です。何が何につながるか、経路がどう階をまたぐか、そして動作を決めるフロア単位のライセンス。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmz0i6luqutc-0ida96l-b">
+      <w:hyperlink w:history="1" r:id="rIdspcsqfz4mk-56dqrx7sft">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/how-wayfinding-finds-a-path/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-network-ja" descr="経路はつながったポイントの上にしか存在しない。近づいているだけではつながらず、未割り当てのルームはネットワーク上にない。" title="経路はつながったポイントの上にしか存在しない。近づいているだけではつながらず、未割り当てのルームはネットワーク上にない。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -366,51 +366,51 @@
       <w:r>
         <w:t xml:space="preserve">か</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">階段</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——で
 2つのフロアの網をつないだものです。これらは施設で、両方のフロアに印を付けます。それが
 経路に、1つのフロアを出て次のフロアに着くことを許します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各フロアに完璧な網があってリフトの印がない建物は、フロア内では美しく案内し、フロア間
 では断ります。このつなぎ目には印を付ける以上のことがあります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeejomjb-9-fza5yggl0f_">
+      <w:hyperlink w:history="1" r:id="rIdn4fvvg6sk4mwtzcqgihdj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リフトと階段でフロアをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-cross-floor-route-ja" descr="経路がフロアを変えられるのは、一つの施設が両フロアに位置を持つ場所だけ。" title="経路がフロアを変えられるのは、一つの施設が両フロアに位置を持つ場所だけ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -478,81 +478,102 @@
       <w:r>
         <w:t xml:space="preserve">道順を尋ねる人はどこかにいなければなりません。その「現在地」は次のいずれかから来ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ロケーションアクセスキー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — フロアの1点に紐づけられた印刷のQRステッカー。読み取ると
 その人がどこに立っているかが分かります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl-agb7pjyjnkm5vfkac-m">
+      <w:hyperlink w:history="1" r:id="rIdi76nwal-yd-r_cn0pyop4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ロビーにQRの出発点を置く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自分の場所を知っている画面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ロビーのボードやサイネージ画面はフロア上に位置を
 持つので、そこからの経路は画面から始まります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">どちらの場合も、最後は本人のスマートフォン上で一歩ずつ歩くことになります。
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdii9txzuijwtlxystzxm7p">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">スキャンしたあと来訪者に見えるもの</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を
+参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (マップ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
@@ -1229,51 +1250,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmz0i6luqutc-0ida96l-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdeejomjb-9-fza5yggl0f_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdl-agb7pjyjnkm5vfkac-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98ae3b91cf2681bec10e2877bccd5966f6526ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bd9bb6ac1a6cc00147b13323a83c8dd917de26c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aae12fac670df96b34a210298abd905362eff6bc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3ee7f06fd755cec89a987d3384aa7e7e111ab6a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/397e2ac5caa04c3e7497a527c677d3a893ae80f1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdspcsqfz4mk-56dqrx7sft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdn4fvvg6sk4mwtzcqgihdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdi76nwal-yd-r_cn0pyop4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdii9txzuijwtlxystzxm7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98ae3b91cf2681bec10e2877bccd5966f6526ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bd9bb6ac1a6cc00147b13323a83c8dd917de26c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aae12fac670df96b34a210298abd905362eff6bc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3ee7f06fd755cec89a987d3384aa7e7e111ab6a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/397e2ac5caa04c3e7497a527c677d3a893ae80f1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>経路案内はどう道を見つけるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>