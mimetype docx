--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">経路案内はどう道を見つけるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">経路はフロアの上に描かれたポイントと経路の網で、平面図そのものとは別です。何が何につながるか、経路がどう階をまたぐか、そして動作を決めるフロア単位のライセンス。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 経路はフロアの上に描かれたポイントと経路の網で、平面図そのものとは別です。何が何につながるか、経路がどう階をまたぐか、そして動作を決めるフロア単位のライセンス。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdspcsqfz4mk-56dqrx7sft">
+      <w:hyperlink w:history="1" r:id="rIdmuyxlynz64uildbv9c_0s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/how-wayfinding-finds-a-path/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-network-ja" descr="経路はつながったポイントの上にしか存在しない。近づいているだけではつながらず、未割り当てのルームはネットワーク上にない。" title="経路はつながったポイントの上にしか存在しない。近づいているだけではつながらず、未割り当てのルームはネットワーク上にない。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -265,76 +273,76 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースは割り当てられることで網に加わります。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> マップに場所のないルームは、
 廊下がどれだけ完璧でも、たどり着く先がありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="5429250"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-assign-status-icons-ja" descr="割り当てパネル。このフロアに位置を持つものにバッジが付き、各リソースにステータスアイコンが付きます。" title="割り当てパネル。このフロアに位置を持つものにバッジが付き、各リソースにステータスアイコンが付きます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="5429250"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -366,51 +374,51 @@
       <w:r>
         <w:t xml:space="preserve">か</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">階段</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——で
 2つのフロアの網をつないだものです。これらは施設で、両方のフロアに印を付けます。それが
 経路に、1つのフロアを出て次のフロアに着くことを許します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各フロアに完璧な網があってリフトの印がない建物は、フロア内では美しく案内し、フロア間
 では断ります。このつなぎ目には印を付ける以上のことがあります——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn4fvvg6sk4mwtzcqgihdj">
+      <w:hyperlink w:history="1" r:id="rId0labjtylaa4ttlnkbfyg5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リフトと階段でフロアをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-cross-floor-route-ja" descr="経路がフロアを変えられるのは、一つの施設が両フロアに位置を持つ場所だけ。" title="経路がフロアを変えられるのは、一つの施設が両フロアに位置を持つ場所だけ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -478,115 +486,115 @@
       <w:r>
         <w:t xml:space="preserve">道順を尋ねる人はどこかにいなければなりません。その「現在地」は次のいずれかから来ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ロケーションアクセスキー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — フロアの1点に紐づけられた印刷のQRステッカー。読み取ると
 その人がどこに立っているかが分かります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi76nwal-yd-r_cn0pyop4">
+      <w:hyperlink w:history="1" r:id="rIdsu50etklvoidkuvvwldzf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ロビーにQRの出発点を置く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自分の場所を知っている画面</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — ロビーのボードやサイネージ画面はフロア上に位置を
 持つので、そこからの経路は画面から始まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらの場合も、最後は本人のスマートフォン上で一歩ずつ歩くことになります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdii9txzuijwtlxystzxm7p">
+      <w:hyperlink w:history="1" r:id="rIdggon1ls5oiszyjt-0cens">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">スキャンしたあと来訪者に見えるもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (マップ)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (マップ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-start-points-ja" descr="「現在地」は座標に固定したステッカーか、自分の位置を知っている画面から来る。どちらもなければ、ただ「このフロアのどこか」。" title="「現在地」は座標に固定したステッカーか、自分の位置を知っている画面から来る。どちらもなければ、ただ「このフロアのどこか」。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -668,76 +676,76 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">想像と逆なので、よく読んでください。ライセンスのないフロアでも網の全体を描いて保存でき、
 何も失われません。起きないのは、そのフロアで誰かが道順を得ることだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアのリストはフロアごとの状態を表示し、そこのチップは状態を報告すると同時に、
 それを変えるダイアログを開きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1704975"/>
+            <wp:extent cx="5715000" cy="4067175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-wayfinding-licence-chip-ja" descr="チップがフロアのライセンス状態を示し、変更するダイアログを開く。" title="チップがフロアのライセンス状態を示し、変更するダイアログを開く。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="1704975"/>
+                      <a:ext cx="5715000" cy="4067175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -1250,51 +1258,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdspcsqfz4mk-56dqrx7sft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rIdn4fvvg6sk4mwtzcqgihdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdi76nwal-yd-r_cn0pyop4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdii9txzuijwtlxystzxm7p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98ae3b91cf2681bec10e2877bccd5966f6526ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bd9bb6ac1a6cc00147b13323a83c8dd917de26c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aae12fac670df96b34a210298abd905362eff6bc.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3ee7f06fd755cec89a987d3384aa7e7e111ab6a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/397e2ac5caa04c3e7497a527c677d3a893ae80f1.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmuyxlynz64uildbv9c_0s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId0labjtylaa4ttlnkbfyg5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdsu50etklvoidkuvvwldzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/put-a-qr-start-point-in-the-lobby/" TargetMode="External"/><Relationship Id="rIdggon1ls5oiszyjt-0cens" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-visitor-sees-after-they-scan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ca7c7df528ff8e9136ebd42371b2ed5568bdd2b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86e6eb38224ff353fc8964e88ad7287fa8bbca0d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01dadf566184eb867ac6f3cfdfb9771b78365181.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8cc0ce4835c8ec4eb29a2f919f4e53005d4101b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4eeaaabfffa8f49f4477595eecc17aa1cd65a776.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>経路案内はどう道を見つけるか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>