--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,90 +52,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkbpxho8fuwabx_f5riyv7">
+      <w:hyperlink w:history="1" r:id="rId0lhtxqeurtanpd8lnuf3x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/generate-the-paths-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先にフロアのルームとデスクを割り当ててください。生成がつなぐのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り当て済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の
 リソースなので、何も紐づいていないフロアで実行すると、どこにも通じない廊下ができます
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwt5znlu5q18mfuyus9x7f">
+      <w:hyperlink w:history="1" r:id="rIdotcgznljvevt7se1s2lrv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームとデスクをマップに割り当てる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">網を作るならこちら、直すなら手描きです。生成はすでに描いたフロアを読み、オブジェクトの
 間の隙間に経路を通し、割り当て済みのすべてのリソースをそこにつなぎます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -451,51 +451,51 @@
       <w:r>
         <w:t xml:space="preserve">生成は廊下を正しく引き、判断の要る部分を間違えます。残りは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">描画</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">移動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の
 ツールで——人が実際に使う防火扉、通ってほしくない給湯室の近道。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw3q8q2_n4qoh3-pkee_lq">
+      <w:hyperlink w:history="1" r:id="rIdwjylcy6r3fgsf188xlrby">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">歩く経路を手で描く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">修正は次の生成まで残ります。だからこそ、手で直し始める前に距離を決めておくべきです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. やり直したいときはクリアする</w:t>
@@ -1075,51 +1075,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkbpxho8fuwabx_f5riyv7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdwt5znlu5q18mfuyus9x7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdw3q8q2_n4qoh3-pkee_lq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f85efa89d59bd82f0f4b9299af1636741c2716c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f044546edfd8468ad63cce6560d7ea3be1abaec9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0lhtxqeurtanpd8lnuf3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdotcgznljvevt7se1s2lrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdwjylcy6r3fgsf188xlrby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f85efa89d59bd82f0f4b9299af1636741c2716c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f044546edfd8468ad63cce6560d7ea3be1abaec9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>経路を自動で生成する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>