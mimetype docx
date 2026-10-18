--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,116 +26,124 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">経路を自動で生成する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">すでに描いたフロアからボタン1つで網全体を作ります。経路は廊下に沿い、割り当て済みのすべてのリソースに届きます。結果を左右する2つの設定と、再生成で残るもの。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] すでに描いたフロアからボタン1つで網全体を作ります。経路は廊下に沿い、割り当て済みのすべてのリソースに届きます。結果を左右する2つの設定と、再生成で残るもの。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0lhtxqeurtanpd8lnuf3x">
+      <w:hyperlink w:history="1" r:id="rIdomhdcvbg1zg0jdm7jk9uu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/generate-the-paths-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先にフロアのルームとデスクを割り当ててください。生成がつなぐのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り当て済み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の
 リソースなので、何も紐づいていないフロアで実行すると、どこにも通じない廊下ができます
 ——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdotcgznljvevt7se1s2lrv">
+      <w:hyperlink w:history="1" r:id="rId34zhm9oqnfqqjggtpfcsq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームとデスクをマップに割り当てる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">網を作るならこちら、直すなら手描きです。生成はすでに描いたフロアを読み、オブジェクトの
 間の隙間に経路を通し、割り当て済みのすべてのリソースをそこにつなぎます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -164,51 +172,51 @@
         <w:t xml:space="preserve">経路の自動生成</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で、何をするかを述べています
 ——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">経路は廊下に沿い、割り当て済みのすべてのリソースをつなぎます。出発点、リフト、階段の
 ポイントは保持されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (マップ)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (マップ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="6353175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-generate-panel-ja" descr="設定は2つ、ボタンは1つ。" title="設定は2つ、ボタンは1つ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -451,51 +459,51 @@
       <w:r>
         <w:t xml:space="preserve">生成は廊下を正しく引き、判断の要る部分を間違えます。残りは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">描画</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">移動</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の
 ツールで——人が実際に使う防火扉、通ってほしくない給湯室の近道。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwjylcy6r3fgsf188xlrby">
+      <w:hyperlink w:history="1" r:id="rIdjhtkzlaru4p9ipzzsu4ml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">歩く経路を手で描く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">修正は次の生成まで残ります。だからこそ、手で直し始める前に距離を決めておくべきです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. やり直したいときはクリアする</w:t>
@@ -1075,51 +1083,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0lhtxqeurtanpd8lnuf3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdotcgznljvevt7se1s2lrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdwjylcy6r3fgsf188xlrby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5f85efa89d59bd82f0f4b9299af1636741c2716c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f044546edfd8468ad63cce6560d7ea3be1abaec9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdomhdcvbg1zg0jdm7jk9uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rId34zhm9oqnfqqjggtpfcsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdjhtkzlaru4p9ipzzsu4ml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e38157f687da7471d2bcf864c5b7fed6cdbb80df.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ee8d39d17918290b8b87f6d9822db1e15f0b421.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>経路を自動で生成する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>