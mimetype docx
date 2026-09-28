--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,607 +26,830 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デフォルトの3Dビューを決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">そのフロアが表示されるあらゆる場所で最初に見える角度——見栄えのする向きまで回して、カメラを保存する。よくない角度が保存されているときの直し方も。</w:t>
+        <w:t xml:space="preserve">そのフロアが表示されるあらゆる場所で最初に見える角度——ドラッグして構図を決めるか、傾きと回転のプリセットから始める。よくない角度が保存されているときの直し方も。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds5ls9r3gcxync4h6lt69y">
+      <w:hyperlink w:history="1" r:id="rId4zajqjenzh-xaxbjty1be">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/frame-the-default-3d-view/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">始める前に:</w:t>
+        <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-フロアを描き終え、高さを設定したあとに行うのが妥当です。保存した角度は全員が見る
-角度になり、見るものがあって初めて選ぶ意味があります。</w:t>
+フロアを描き終え、高さも設定したあとに行うのがおすすめです。ここで保存した角度が
+全員の見る角度になるので、見るべきものが揃ってから選ぶ意味があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">フロアは三次元のもので、それが形の大きく異なる平らな画面に表示されます。誰かが、
-[...1 lines deleted...]
-フロアを描くすべての画面がそれを引き継ぎます。</w:t>
+        <w:t xml:space="preserve">フロアは立体で、映し出される画面の形はまちまちです。だからこそ、最初に現れるときの
+向きを誰かが決めなければなりません。その決定はここで一度だけ行われ、そのフロアを
+描くすべての表示先がそれを受け継ぎます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. 3Dプレビューを開く</w:t>
+        <w:t xml:space="preserve">1. 視点角度を開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4つめのモードです。キャンバスが本物の3Dマップ——アプリやロビーの画面が描くのと同じ
-もの——に置き換わります。</w:t>
+        <w:t xml:space="preserve">4 番目のモードです。キャンバスが本物の 3D マップ——アプリやロビーの画面が描くのと
+同じもの——に置き換わり、タブにはこのフロアがいまどちらの表示かを示すバッジ、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> か </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が付きます。平らに読ませる設定のフロアには構図を決めるカメラが
+なく、パネルは回転しか提供しません。以下はすべて </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が前提です。もう一方は
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzfo4yydbgokwvckolqqhw">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">平面図を 2D の真上から見せる</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. 見栄えのする向きまで回す</w:t>
+        <w:t xml:space="preserve">2. 構図を決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ドラッグで回転、スクロールでズーム、副ボタンのドラッグでパン。右のパネルが一行で
-[...8 lines deleted...]
-します。</w:t>
+        <w:t xml:space="preserve">ドラッグで回転、スクロールでズーム、副ボタンのドラッグでパンします。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">手を安定させなくても同じことができるプリセットが 2 列あり、どちらもドラッグに
+合わせて現在のカメラの値をラベルの横に表示します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">傾き</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 真上から目線の高さまで、5 段階。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">真上から</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">高め</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">斜め</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">低め</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">かなり低め</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">回転</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — いまカメラが向いている位置の左右に 4 つの矢印。4 分の 1 回転（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">90°</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">）と
+8 分の 1 回転（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">45°</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">）が両方向にあります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">その下の </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">中央に戻す</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は平面図全体を枠に入れ直します。ドラッグがフロアの外へ
+迷い込んだときの戻り道です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3495675"/>
+            <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="map-3d-view-panel-ja" descr="左で構図を決め、右で保存する。" title="左で構図を決め、右で保存する。"/>
+            <wp:docPr id="1" name="map-3d-view-buttons-ja" descr="傾きが高さを決め、回転がカメラをフロアの周りへ少しずつ動かします。" title="傾きが高さを決め、回転がカメラをフロアの周りへ少しずつ動かします。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3495675"/>
+                      <a:ext cx="5715000" cy="3219450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">左で構図を決め、右で保存する。</w:t>
+        <w:t xml:space="preserve">傾きが高さを決め、回転がカメラをフロアの周りへ少しずつ動かします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">これがどこで使われるかを考えると、狙うべきは次のとおりです。</w:t>
+        <w:t xml:space="preserve">この角度が行き着く先を考えると、狙うべきは次の 3 点です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロア全体を見せる。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ロビーの案内板に着いた人は自分の位置を探します。面白い側
-だけを切り取った視点は役に立ちません。</w:t>
+        <w:t xml:space="preserve"> ロビーのボードに着いた人は自分の位置を探します。
+面白い半分だけを切り取った構図では役に立ちません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">入口を手前に向ける。</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 入ってくる方向が見る人に近いとき、マップはいちばん読み
-やすくなります。</w:t>
+        <w:t xml:space="preserve"> 入ってくる側が見る人に近いほど、マップは読みやすくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">傾ける。真上から見ない。</w:t>
-[...4 lines deleted...]
-だいたい中間あたりです。</w:t>
+        <w:t xml:space="preserve">傾けるのであって、潰さない。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">真上から</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> はせっかく設定した高さを捨ててしまい、
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">かなり低め</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は手前の壁の裏に奥側を隠します。真ん中の </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">斜め</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が、
+サンプルで使われている段です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="map-camera-tilt-ja" descr="中間なら、高さも奥側も両方見える。" title="中間なら、高さも奥側も両方見える。"/>
+            <wp:docPr id="1" name="map-camera-tilt-ja" descr="中間なら、高さも奥側も両方見えたままです。" title="中間なら、高さも奥側も両方見えたままです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4286250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">中間なら、高さも奥側も両方見える。</w:t>
-[...81 lines deleted...]
-        <w:t xml:space="preserve"> です。</w:t>
+        <w:t xml:space="preserve">中間なら、高さも奥側も両方見えたままです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3219450"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="map-3d-view-buttons-ja" descr="「ビューポートを設定」がカメラを保存し、「デフォルトのビューポートを使う」がそれを消す。" title="「ビューポートを設定」がカメラを保存し、「デフォルトのビューポートを使う」がそれを消す。"/>
+            <wp:docPr id="1" name="map-3d-view-panel-ja" descr="左で構図を決めると、右のパネルがカメラに追随します。" title="左で構図を決めると、右のパネルがカメラに追随します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3219450"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">「ビューポートを設定」がカメラを保存し、「デフォルトのビューポートを使う」がそれを消す。</w:t>
+        <w:t xml:space="preserve">左で構図を決めると、右のパネルがカメラに追随します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">3. 保存する</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">カメラ専用のボタンはありません。パネルはマップが最後に置かれた角度をそのまま保ち、
+ヘッダーの </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">保存</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> がそれを確定します。図面の保存とまったく同じです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">デフォルトのビューポートを使用する</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> は自動の角度に戻し、保存済みのものを消します。
+フロアが妙な向きで開くのに理由を誰も覚えていないときは、これで戻して、
+もう一度構図を決めて、保存します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">詳細設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> を開くと、かつてパネルの先頭にあった 6 つの生の座標——</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">位置</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> と
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">注視点</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、それぞれ X・Y・Z——が現れます。動かしている間はカメラを映し、
+入力すればカメラが動きます。構図を崩さずに 1 軸だけ調整したいときや、
+よい角度を別のフロアへ写したいときに便利です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">4. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">エディターを閉じます。フロアのリストの横のプレビューが、選んだ角度になっているはず
-です。次にアプリのマップでそのフロアを開くと——同じ角度。それがこの設定の目的です。</w:t>
+        <w:t xml:space="preserve">エディターを閉じます。フロア一覧の横のプレビューが、選んだ角度になっているはずです。
+続いてアプリのマップでそのフロアを開きます——同じ角度です。それがこの設定の目的です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">この記事が制御しないこと</w:t>
+        <w:t xml:space="preserve">この設定でできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">そのあと誰がどう見るか</w:t>
-[...3 lines deleted...]
-自分で回転もズームもできます。</w:t>
+        <w:t xml:space="preserve">その後の見方を固定すること。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> これは最初の視点であって、ロックではありません。
+各自で回転もズームもできます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">サイネージウィジェット自身の構図</w:t>
-[...15 lines deleted...]
-受け継ぐ角度自体がありません：
+        <w:t xml:space="preserve">フロアを立体で描くかどうか。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> それは同じパネルの先頭にある </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">表示モード</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> が
+決め、平面図と一緒に保存されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf6jxpk8erqdbelkxwslpw">
+      <w:hyperlink w:history="1" r:id="rIdsdlfrzdxhjsicg2t4kjzf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">平面図を 2D の真上から見せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">。</w:t>
+        <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">作図に関すること</w:t>
-[...3 lines deleted...]
-壊れません。</w:t>
+        <w:t xml:space="preserve">サイネージウィジェット側の構図。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 平面図を映すボードやサイネージ画面は、
+その画面だけに効く独自の角度をエディターで持てます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">図面に関すること。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> カメラは平面図の一部ではありません。変えても何も動かず、
+何も壊れません。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1042,51 +1265,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds5ls9r3gcxync4h6lt69y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdf6jxpk8erqdbelkxwslpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4451094614541aea23f9d91406d4892e9c61396.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/452bc6d01eeb402dae7e06b80cd3211c9d8bd0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75877acf8b73244a4ddc46ef5b7df2af0200e810.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4zajqjenzh-xaxbjty1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdzfo4yydbgokwvckolqqhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdsdlfrzdxhjsicg2t4kjzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75877acf8b73244a4ddc46ef5b7df2af0200e810.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/452bc6d01eeb402dae7e06b80cd3211c9d8bd0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4451094614541aea23f9d91406d4892e9c61396.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>デフォルトの3Dビューを決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>