--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,93 +26,101 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デフォルトの3Dビューを決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">そのフロアが表示されるあらゆる場所で最初に見える角度——ドラッグして構図を決めるか、傾きと回転のプリセットから始める。よくない角度が保存されているときの直し方も。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] そのフロアが表示されるあらゆる場所で最初に見える角度——ドラッグして構図を決めるか、傾きと回転のプリセットから始める。よくない角度が保存されているときの直し方も。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-15</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4zajqjenzh-xaxbjty1be">
+      <w:hyperlink w:history="1" r:id="rIdutxrjawmbrte1eqmddkkz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/frame-the-default-3d-view/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 フロアを描き終え、高さも設定したあとに行うのがおすすめです。ここで保存した角度が
 全員の見る角度になるので、見るべきものが揃ってから選ぶ意味があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアは立体で、映し出される画面の形はまちまちです。だからこそ、最初に現れるときの
 向きを誰かが決めなければなりません。その決定はここで一度だけ行われ、そのフロアを
 描くすべての表示先がそれを受け継ぎます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -140,51 +148,51 @@
       <w:r>
         <w:t xml:space="preserve"> か </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が付きます。平らに読ませる設定のフロアには構図を決めるカメラが
 なく、パネルは回転しか提供しません。以下はすべて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3D</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が前提です。もう一方は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzfo4yydbgokwvckolqqhw">
+      <w:hyperlink w:history="1" r:id="rIdagctcbilj9au-8vltoag7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">平面図を 2D の真上から見せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 構図を決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ドラッグで回転、スクロールでズーム、副ボタンのドラッグでパンします。</w:t>
@@ -754,51 +762,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">フロアを立体で描くかどうか。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> それは同じパネルの先頭にある </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">表示モード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が
 決め、平面図と一緒に保存されます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsdlfrzdxhjsicg2t4kjzf">
+      <w:hyperlink w:history="1" r:id="rIdxvcb-x24sezrt802bbazc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">平面図を 2D の真上から見せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1265,51 +1273,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4zajqjenzh-xaxbjty1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdzfo4yydbgokwvckolqqhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdsdlfrzdxhjsicg2t4kjzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75877acf8b73244a4ddc46ef5b7df2af0200e810.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/452bc6d01eeb402dae7e06b80cd3211c9d8bd0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4451094614541aea23f9d91406d4892e9c61396.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdutxrjawmbrte1eqmddkkz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/frame-the-default-3d-view/" TargetMode="External"/><Relationship Id="rIdagctcbilj9au-8vltoag7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rIdxvcb-x24sezrt802bbazc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/show-the-floor-plan-flat/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdd835b77020f381afde97a411b201dd66d845fb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bc75e7f49853172102c86d19310d353233480edc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/76cd635e9f4e6b1bd5c9f34d282ccc41b5a7be1c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>デフォルトの3Dビューを決める</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>