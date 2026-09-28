--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,103 +52,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwkxt26gt0omwynjlkc4vu">
+      <w:hyperlink w:history="1" r:id="rId_7eeb_d29riozhroxt0b-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/draw-the-walking-paths/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先にフロアを描き、ルームを割り当ててください。経路は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り当て済みの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">リソースをつなぐ
 ので、何も割り当てられていない状態で描いた網には着く先がありません——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaqqgyjqiaestzsp4ayxkx">
+      <w:hyperlink w:history="1" r:id="rIdrcx4lsw9em2ct3ajppfkq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームとデスクをマップに割り当てる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。
 ほとんどのフロアは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzpxk2rhboxjlem7f77jif">
+      <w:hyperlink w:history="1" r:id="rIdtvfwflhwnbmezoam30zna">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">経路を自動で生成する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から始めて、
 あとから手で直すほうがうまくいきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. ルートに切り替える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -518,51 +518,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リフトと階段は経路がフロアを出る場所で、経路のポイントではなく施設です。それが使われる
 すべてのフロアで印を付け、それぞれにルートのポイントを置いて、網が階を変える場所まで
 届くようにしてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまずくのは、フロアごとに1つずつではなく、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1つ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の施設が各フロアに位置を持たなければ
 ならないという点です——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvmg-lpcd6nmkoqsuts7om">
+      <w:hyperlink w:history="1" r:id="rId6m7ovz7bz9leujcwxsy2p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リフトと階段でフロアをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 保存する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -644,51 +644,51 @@
       <w:r>
         <w:t xml:space="preserve">。ルームが網に加わるのはエリアに割り当てられることに
 よってで、そこに経路を描いたからではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそも道順が提供されるかどうか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。それはフロア単位のライセンスです——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc-nkrs2o0rrsdqtxkhdbg">
+      <w:hyperlink w:history="1" r:id="rIdrqlol9axl3u3l-v3ryrky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">経路案内はどう道を見つけるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwkxt26gt0omwynjlkc4vu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rIdaqqgyjqiaestzsp4ayxkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdzpxk2rhboxjlem7f77jif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdvmg-lpcd6nmkoqsuts7om" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdc-nkrs2o0rrsdqtxkhdbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac36d3002c03b50cc662ae2466a92dfc05e8dc1e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8fe0ded3a32864f7402e0e2a89169d739a0b8b6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_7eeb_d29riozhroxt0b-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rIdrcx4lsw9em2ct3ajppfkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdtvfwflhwnbmezoam30zna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rId6m7ovz7bz9leujcwxsy2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdrqlol9axl3u3l-v3ryrky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac36d3002c03b50cc662ae2466a92dfc05e8dc1e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8fe0ded3a32864f7402e0e2a89169d739a0b8b6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>歩く経路を手で描く</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>