--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,179 +26,187 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">歩く経路を手で描く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ルートモードの2つのツール——クリックでポイントを落とし、ポイントからドラッグして経路を敷き、右クリックで消す。手描きが生成より優る場面と、網に穴を残す失敗。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] ルートモードの2つのツール——クリックでポイントを落とし、ポイントからドラッグして経路を敷き、右クリックで消す。手描きが生成より優る場面と、網に穴を残す失敗。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_7eeb_d29riozhroxt0b-">
+      <w:hyperlink w:history="1" r:id="rIdcrubgpes6vvmjq8fmi4s6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/draw-the-walking-paths/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先にフロアを描き、ルームを割り当ててください。経路は</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り当て済みの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">リソースをつなぐ
 ので、何も割り当てられていない状態で描いた網には着く先がありません——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrcx4lsw9em2ct3ajppfkq">
+      <w:hyperlink w:history="1" r:id="rIdcnqauycfzlsvjhhzdacma">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームとデスクをマップに割り当てる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。
 ほとんどのフロアは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtvfwflhwnbmezoam30zna">
+      <w:hyperlink w:history="1" r:id="rIdgf0zcbcsgxnrzz9koqgjg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">経路を自動で生成する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">から始めて、
 あとから手で直すほうがうまくいきます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. ルートに切り替える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアをエディターで開いて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルート</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。平面図が後退し、レールは2つの
 ツールに絞られ、キャンバスにはクリックが何をするかの案内が出ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (マップ)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (マップ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-route-mode-ja" descr="ツールは2つ。描画と移動。" title="ツールは2つ。描画と移動。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -518,51 +526,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リフトと階段は経路がフロアを出る場所で、経路のポイントではなく施設です。それが使われる
 すべてのフロアで印を付け、それぞれにルートのポイントを置いて、網が階を変える場所まで
 届くようにしてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまずくのは、フロアごとに1つずつではなく、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1つ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の施設が各フロアに位置を持たなければ
 ならないという点です——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6m7ovz7bz9leujcwxsy2p">
+      <w:hyperlink w:history="1" r:id="rIdbujjtnl6jf8f3lehhf1yn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リフトと階段でフロアをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 保存する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -644,51 +652,51 @@
       <w:r>
         <w:t xml:space="preserve">。ルームが網に加わるのはエリアに割り当てられることに
 よってで、そこに経路を描いたからではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">そもそも道順が提供されるかどうか</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。それはフロア単位のライセンスです——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrqlol9axl3u3l-v3ryrky">
+      <w:hyperlink w:history="1" r:id="rIdf7drxu6ntl6tosti-zdoo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">経路案内はどう道を見つけるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1134,51 +1142,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_7eeb_d29riozhroxt0b-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rIdrcx4lsw9em2ct3ajppfkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdtvfwflhwnbmezoam30zna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rId6m7ovz7bz9leujcwxsy2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdrqlol9axl3u3l-v3ryrky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac36d3002c03b50cc662ae2466a92dfc05e8dc1e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8fe0ded3a32864f7402e0e2a89169d739a0b8b6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcrubgpes6vvmjq8fmi4s6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/draw-the-walking-paths/" TargetMode="External"/><Relationship Id="rIdcnqauycfzlsvjhhzdacma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdgf0zcbcsgxnrzz9koqgjg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/generate-the-paths-automatically/" TargetMode="External"/><Relationship Id="rIdbujjtnl6jf8f3lehhf1yn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/connect-floors-with-lifts-and-stairs/" TargetMode="External"/><Relationship Id="rIdf7drxu6ntl6tosti-zdoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-wayfinding-finds-a-path/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aec4774e3b4e3a376f34965b78ad3fcbb8fec5de.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30000365864887964e8b0d6388e952b2cc03dd1f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>歩く経路を手で描く</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>