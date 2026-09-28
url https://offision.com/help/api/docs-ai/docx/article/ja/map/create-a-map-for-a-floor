--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,104 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアのマップを作成する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">フロアを始める4つの方法——サンプル、空のキャンバス、自分の平面図の画像、マップ ファイル——と、他のすべてが依存するエディターからの唯一の質問。所要およそ15分。</w:t>
+        <w:t xml:space="preserve">フロアを始める4つの方法——サンプル、空のキャンバス、自分の平面図の画像、マップファイル——と、他のすべてが依存するエディターからの唯一の質問。所要およそ15分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvplrpfuzyn7ps0dsooxf3">
+      <w:hyperlink w:history="1" r:id="rIdzbuc4wpezybqgwklnpvzs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/create-a-map-for-a-floor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 建物とそのフロアが先に必要です——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5zsyouoybruel8jo_n2ki">
+      <w:hyperlink w:history="1" r:id="rIdc4scqpwrpn9uigm1mntvs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物とフロアを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。設定を読むだけでなく編集する権限も必要です。権限がないとフロアは
 開けますが、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を押しても何も起きません。平面図があれば、画像か </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
@@ -505,69 +505,69 @@
       <w:r>
         <w:t xml:space="preserve">画像はなぞられるだけなので、美しい必要はありません。必要なのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まっすぐで、
 縮尺が合っていて、読めること</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。3分の手順が2本、インポートのダイアログ自体から
 リンクされています。PDF や印刷物から始めるならこれが最短です（英語のみ）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId_fsemtx8zqfjwfncbpod6">
+      <w:hyperlink w:history="1" r:id="rIdb9fbvfozwe66qzarxkr98">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">PowerPoint で平面図を作る</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdp4tkcjiinugyvnqgkr734">
+      <w:hyperlink w:history="1" r:id="rIdmul5khu1wru32r_mpj1b7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Photoshop で平面図を作る</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">長辺は 4096 ピクセル以下に保ってください。それより大きい画像は描画前に縮小される
 ため、余分なピクセルは読み込み時間を増やすだけです。パネルやキオスクではさらに
 上限が下がります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. フロアの実際の幅を入力する</w:t>
       </w:r>
@@ -769,51 +769,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 描いて、保存する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画像を背景にした </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デザイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> モードで開き、なぞる準備ができています。その手順は
 別の記事です——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqhejasoxmhzxt_28koich">
+      <w:hyperlink w:history="1" r:id="rIdxmgj0lerkidq7pmesxfm0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームと什器を描く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存するまでサーバーには何も送られません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保存</w:t>
@@ -870,51 +870,51 @@
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームとデスクそのもの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。新しいマップには図形があるだけで、何も紐づいていません
 ——その紐づけが何であり、なぜ別の作業なのかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzw5i08a21izlhvtv5fzwd">
+      <w:hyperlink w:history="1" r:id="rIdj58rwkk2-sgh824ahw1hv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision のマップは何でできているか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1456,51 +1456,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvplrpfuzyn7ps0dsooxf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rId5zsyouoybruel8jo_n2ki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId_fsemtx8zqfjwfncbpod6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZNid6vGQfwE" TargetMode="External"/><Relationship Id="rIdp4tkcjiinugyvnqgkr734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2e5_oTXwpPw" TargetMode="External"/><Relationship Id="rIdqhejasoxmhzxt_28koich" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdzw5i08a21izlhvtv5fzwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e39262e75aaecd3a7e5c32dd12bf1b0f928b48e0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/091172d33e79b16dfa47b05bea3956a608d024de.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc1e0a37580524a7e0aa157bff11cf1cd1b9d3ce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60e288e622d85558bb7c7b061a8b17cab9d36d6e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzbuc4wpezybqgwklnpvzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdc4scqpwrpn9uigm1mntvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdb9fbvfozwe66qzarxkr98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZNid6vGQfwE" TargetMode="External"/><Relationship Id="rIdmul5khu1wru32r_mpj1b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2e5_oTXwpPw" TargetMode="External"/><Relationship Id="rIdxmgj0lerkidq7pmesxfm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdj58rwkk2-sgh824ahw1hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e39262e75aaecd3a7e5c32dd12bf1b0f928b48e0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/091172d33e79b16dfa47b05bea3956a608d024de.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc1e0a37580524a7e0aa157bff11cf1cd1b9d3ce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60e288e622d85558bb7c7b061a8b17cab9d36d6e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>フロアのマップを作成する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>