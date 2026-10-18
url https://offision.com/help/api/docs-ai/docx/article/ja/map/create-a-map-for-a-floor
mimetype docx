--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,104 +26,112 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアのマップを作成する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">フロアを始める4つの方法——サンプル、空のキャンバス、自分の平面図の画像、マップファイル——と、他のすべてが依存するエディターからの唯一の質問。所要およそ15分。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] フロアを始める4つの方法——サンプル、空のキャンバス、自分の平面図の画像、マップファイル——と、他のすべてが依存するエディターからの唯一の質問。所要およそ15分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzbuc4wpezybqgwklnpvzs">
+      <w:hyperlink w:history="1" r:id="rId2ygazt0n4i0u74mhogw4r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/create-a-map-for-a-floor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 建物とそのフロアが先に必要です——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc4scqpwrpn9uigm1mntvs">
+      <w:hyperlink w:history="1" r:id="rIdwzn6ct23buvt5bmukbdq8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建物とフロアを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。設定を読むだけでなく編集する権限も必要です。権限がないとフロアは
 開けますが、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">編集</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を押しても何も起きません。平面図があれば、画像か </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
@@ -136,138 +144,127 @@
       <w:r>
         <w:t xml:space="preserve"> ファイル
 として手元に用意しておいてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. フロアを選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マップ</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> を開きます。中央のリストが建物とそのフロアです。すでにマップのある
-[...11 lines deleted...]
-フロアを選ぶと、その上にあるものが表示されます。</w:t>
+        <w:t xml:space="preserve"> を開きます。フロアの一覧には建物とそのフロアが表示されます。
+フロアを選ぶと Classic map をプレビューできます。マップがないフロアには、その状態が表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (マップ)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (マップ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4067175"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="map-floor-list-ja" descr="1行が1フロア。チェックはマップがあるという意味です。" title="1行が1フロア。チェックはマップがあるという意味です。"/>
+            <wp:docPr id="1" name="map-floor-list-ja" descr="フロアを選んで Classic map をプレビューします。" title="フロアを選んで Classic map をプレビューします。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4067175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">1行が1フロア。チェックはマップがあるという意味です。</w:t>
+        <w:t xml:space="preserve">フロアを選んで Classic map をプレビューします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">何もないフロアでは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マップを作成する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、すでにマップがあるフロアでは下部の
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -505,69 +502,69 @@
       <w:r>
         <w:t xml:space="preserve">画像はなぞられるだけなので、美しい必要はありません。必要なのは</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まっすぐで、
 縮尺が合っていて、読めること</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">です。3分の手順が2本、インポートのダイアログ自体から
 リンクされています。PDF や印刷物から始めるならこれが最短です（英語のみ）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdb9fbvfozwe66qzarxkr98">
+      <w:hyperlink w:history="1" r:id="rId5w6ramsb4oywbkefdd8j4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">PowerPoint で平面図を作る</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdmul5khu1wru32r_mpj1b7">
+      <w:hyperlink w:history="1" r:id="rIdl5tvwtvyhx19sgghqrxm6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Photoshop で平面図を作る</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">長辺は 4096 ピクセル以下に保ってください。それより大きい画像は描画前に縮小される
 ため、余分なピクセルは読み込み時間を増やすだけです。パネルやキオスクではさらに
 上限が下がります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. フロアの実際の幅を入力する</w:t>
       </w:r>
@@ -769,51 +766,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 描いて、保存する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">画像を背景にした </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">デザイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> モードで開き、なぞる準備ができています。その手順は
 別の記事です——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxmgj0lerkidq7pmesxfm0">
+      <w:hyperlink w:history="1" r:id="rIdsrntaitl0sigdjtp1qhkf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームと什器を描く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存するまでサーバーには何も送られません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保存</w:t>
@@ -825,96 +822,85 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保存して閉じます</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が選べます。未保存のまま閉じると確認され、
 異常終了したセッションは次回開いたときに提示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">エディターを閉じてフロアのリストを見ます。そのフロアは </w:t>
-[...10 lines deleted...]
-なくチェックが付き、横のプレビューにマップが3Dで表示されるはずです。これは縮尺の
+        <w:t xml:space="preserve">エディターを閉じてフロアを再び選びます。プレビューにマップが3Dで表示されるはずです。これは縮尺の
 誤りに気づく最も速い方法でもあります——幅を間違えたフロアは、壁が立つと明らかに
 高すぎるか平たすぎるように見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この記事が扱わないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームとデスクそのもの</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。新しいマップには図形があるだけで、何も紐づいていません
 ——その紐づけが何であり、なぜ別の作業なのかは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj58rwkk2-sgh824ahw1hv">
+      <w:hyperlink w:history="1" r:id="rIdj26-fwsyvsqdal-mqbzvc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision のマップは何でできているか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1456,51 +1442,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzbuc4wpezybqgwklnpvzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdc4scqpwrpn9uigm1mntvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdb9fbvfozwe66qzarxkr98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZNid6vGQfwE" TargetMode="External"/><Relationship Id="rIdmul5khu1wru32r_mpj1b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2e5_oTXwpPw" TargetMode="External"/><Relationship Id="rIdxmgj0lerkidq7pmesxfm0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdj58rwkk2-sgh824ahw1hv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e39262e75aaecd3a7e5c32dd12bf1b0f928b48e0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/091172d33e79b16dfa47b05bea3956a608d024de.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc1e0a37580524a7e0aa157bff11cf1cd1b9d3ce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/60e288e622d85558bb7c7b061a8b17cab9d36d6e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2ygazt0n4i0u74mhogw4r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/create-a-map-for-a-floor/" TargetMode="External"/><Relationship Id="rIdwzn6ct23buvt5bmukbdq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId5w6ramsb4oywbkefdd8j4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ZNid6vGQfwE" TargetMode="External"/><Relationship Id="rIdl5tvwtvyhx19sgghqrxm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2e5_oTXwpPw" TargetMode="External"/><Relationship Id="rIdsrntaitl0sigdjtp1qhkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdj26-fwsyvsqdal-mqbzvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/what-a-map-is-made-of/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df26b5e4b4804173524e94a76b4a697e6687c6bf.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d27b9d3434851863dda74945ed03b9d426cee34.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b4b0bbadc9cfec5111539e875d05dff71ca530d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99626b13bc05c7e0f024a14c3df80f2746c91e9c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>フロアのマップを作成する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>