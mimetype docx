--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdavsolrupukp4fjp7cktxl">
+      <w:hyperlink w:history="1" r:id="rIdvurt4vpbklp5gujqtmtp2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/assign-rooms-and-desks-to-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 フロアに図形の描かれたマップが必要で——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3qhqyen7r-g2q6ocd7blo">
+      <w:hyperlink w:history="1" r:id="rIdjotbf-wv0c7bmlle8qese">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームと什器を描く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照——ルームやデスクもすでに存在している必要があります。足りないものはエディターから
 作れますが、先に用意しておくほうが速いです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 割り当てに切り替える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -482,51 +482,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 足りないものはその場で作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リストにルームがなければ、まだ存在していません。パネルから追加すると通常のリソースの
 フォームが開き、保存すれば割り当てられる状態で現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">施設も同じです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduz2yop9mfhz9m5qp3csxg">
+      <w:hyperlink w:history="1" r:id="rId5hp9yo831kk4mudangz-r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">施設をマップに置く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 保存する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -619,51 +619,51 @@
       <w:r>
         <w:t xml:space="preserve">。人にはもともとアクセスできたリソースが表示されます。
 マップがそれを広げたり狭めたりすることはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ロッカー、センサー、パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。それぞれ自分のフォームから配置します——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnvqkz8mvdwgqn_sz9nq0g">
+      <w:hyperlink w:history="1" r:id="rId0af20r9hayeopegfqwovu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームとデスクはどうマップに紐づくか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1089,51 +1089,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdavsolrupukp4fjp7cktxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rId3qhqyen7r-g2q6ocd7blo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIduz2yop9mfhz9m5qp3csxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdnvqkz8mvdwgqn_sz9nq0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56931b7e1b2928ab68a350a921fbabc366ec54a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d18870e6d3030aac1db910ec449042e11cf50f92.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvurt4vpbklp5gujqtmtp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdjotbf-wv0c7bmlle8qese" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rId5hp9yo831kk4mudangz-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rId0af20r9hayeopegfqwovu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56931b7e1b2928ab68a350a921fbabc366ec54a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d18870e6d3030aac1db910ec449042e11cf50f92.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームとデスクをマップに割り当てる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>