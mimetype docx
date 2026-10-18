--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,155 +26,163 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームとデスクをマップに割り当てる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">描いたフロアに、すべてのルーム、デスク、備品、駐車場を載せます。リストからドラッグするか、リソースをタップしてからエリアをタップして。1フロア10分ほど。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 描いたフロアに、すべてのルーム、デスク、備品、駐車場を載せます。リストからドラッグするか、リソースをタップしてからエリアをタップして。1フロア10分ほど。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvurt4vpbklp5gujqtmtp2">
+      <w:hyperlink w:history="1" r:id="rIdbgnxvylxvfjufpuxmyj0p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/assign-rooms-and-desks-to-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">始める前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 フロアに図形の描かれたマップが必要で——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjotbf-wv0c7bmlle8qese">
+      <w:hyperlink w:history="1" r:id="rIdziigqayvkgyvt7mrwoxii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームと什器を描く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照——ルームやデスクもすでに存在している必要があります。足りないものはエディターから
 作れますが、先に用意しておくほうが速いです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 割り当てに切り替える</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアをエディターで開き、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">割り当て</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を選びます。左のレールがリソースタイプの一覧に、
 右のパネルがあなたのリソースになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (マップ)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (マップ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3486150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-assign-mode-ja" descr="右にリソース、左に描いたフロア。" title="右にリソース、左に描いたフロア。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -482,51 +490,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 足りないものはその場で作る</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リストにルームがなければ、まだ存在していません。パネルから追加すると通常のリソースの
 フォームが開き、保存すれば割り当てられる状態で現れます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">施設も同じです。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5hp9yo831kk4mudangz-r">
+      <w:hyperlink w:history="1" r:id="rIdtpvwx2jle2xjismuhycaa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">施設をマップに置く</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 保存する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -619,51 +627,51 @@
       <w:r>
         <w:t xml:space="preserve">。人にはもともとアクセスできたリソースが表示されます。
 マップがそれを広げたり狭めたりすることはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ロッカー、センサー、パネル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。それぞれ自分のフォームから配置します——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0af20r9hayeopegfqwovu">
+      <w:hyperlink w:history="1" r:id="rIdz49yq6tuwjel10ta8obli">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームとデスクはどうマップに紐づくか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1089,51 +1097,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvurt4vpbklp5gujqtmtp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdjotbf-wv0c7bmlle8qese" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rId5hp9yo831kk4mudangz-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rId0af20r9hayeopegfqwovu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56931b7e1b2928ab68a350a921fbabc366ec54a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d18870e6d3030aac1db910ec449042e11cf50f92.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbgnxvylxvfjufpuxmyj0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdziigqayvkgyvt7mrwoxii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdtpvwx2jle2xjismuhycaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdz49yq6tuwjel10ta8obli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e99eb206a3ec67f402e9477e6640487fae71aa5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/76954d850ff97b1ced050dc3752df0a822fa8f17.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームとデスクをマップに割り当てる</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>