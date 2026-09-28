--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvxr-nhoxbycgiwku_pac">
+      <w:hyperlink w:history="1" r:id="rIdox1cj7swroe8trpebz4ov">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/a-room-is-missing-from-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まず、ひとつだけ:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
@@ -146,51 +146,51 @@
       <w:r>
         <w:t xml:space="preserve"> に
 切り替え、リストでそのリソースを探してください。場所のない行には
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まだ地図にリンクされていません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と出ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">中途半端なフロアはこう見えます——ルームは割り当てられ、デスクはそのまま。タイプレールが
 デスクに切り替えられなかったからです。割り当てて保存してください。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1kv2_plae9fc1j0io4cfl">
+      <w:hyperlink w:history="1" r:id="rIdlj2tqqbek0dnublo-cs5y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームとデスクをマップに割り当てる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (マップ)</w:t>
       </w:r>
     </w:p>
@@ -329,51 +329,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割り当てはマップの一部で、勝手に保存される別物ではありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> せずに終わった
 割り当ての午後は、なかったことになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアを開き直してください。中断されたセッションの復元が提示されたら受け入れて、
 すぐに保存します——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmttcptpv6mvkf84biwtxf">
+      <w:hyperlink w:history="1" r:id="rIdjm5fadqsg9pmy7nz1mkwr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">マップエディターでの作業が保存されなかった</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — 表示フィルターが隠している（エディターの中だけ）</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
@@ -537,51 +537,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — ルーム・デスク・備品・駐車場のいずれでもない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロッカー、センサー、パネル、サイネージ画面はすべて同じマップに描かれますが、どれも
 割り当てモードからは配置しません。それぞれ自分のフォームから配置するので、出てこない
 ロッカーは、自分の設定ページで座標を与えられていないということです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割り当てが扱うのはルーム、デスク、備品、駐車場、施設です。それ以外は別の場所です——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdipho-14odadavjvq5ivzz">
+      <w:hyperlink w:history="1" r:id="rIdyzxibstp1sghe8xcdgbji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームとデスクはどうマップに紐づくか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-placed-elsewhere-ja" descr="割り当てモードから置けるのは青いグループだけ。" title="割り当てモードから置けるのは青いグループだけ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1097,51 +1097,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfvxr-nhoxbycgiwku_pac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rId1kv2_plae9fc1j0io4cfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdmttcptpv6mvkf84biwtxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rIdipho-14odadavjvq5ivzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bd9bb6ac1a6cc00147b13323a83c8dd917de26c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/037fa0ec00fab8b7485b10dd016aeb1b627adbc2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c0429507efcfcde62120b47050e3beddc973588.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdox1cj7swroe8trpebz4ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdlj2tqqbek0dnublo-cs5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdjm5fadqsg9pmy7nz1mkwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rIdyzxibstp1sghe8xcdgbji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bd9bb6ac1a6cc00147b13323a83c8dd917de26c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/037fa0ec00fab8b7485b10dd016aeb1b627adbc2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c0429507efcfcde62120b47050e3beddc973588.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームやデスクがマップに表示されない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>