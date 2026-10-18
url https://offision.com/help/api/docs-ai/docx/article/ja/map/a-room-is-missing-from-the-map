--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,93 +26,101 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームやデスクがマップに表示されない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">誰かが平面図を見ていて、探しているルームがそこにない。確認する価値のある順に5つの原因と、不具合に見えて実は表示フィルターであるもの。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 誰かが平面図を見ていて、探しているルームがそこにない。確認する価値のある順に5つの原因と、不具合に見えて実は表示フィルターであるもの。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdox1cj7swroe8trpebz4ov">
+      <w:hyperlink w:history="1" r:id="rIde4wlpp8ojvlol7vzt8mho">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/map/a-room-is-missing-from-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まず、ひとつだけ:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マップ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">に出ないのか、どこにも出ないのか。リソースの一覧で検索してください。そこにも
 なければ、これはマップの問題ではありません。そのルームが存在しないか、見ている人に
 権限がありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -146,110 +154,110 @@
       <w:r>
         <w:t xml:space="preserve"> に
 切り替え、リストでそのリソースを探してください。場所のない行には
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">まだ地図にリンクされていません</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と出ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">中途半端なフロアはこう見えます——ルームは割り当てられ、デスクはそのまま。タイプレールが
 デスクに切り替えられなかったからです。割り当てて保存してください。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlj2tqqbek0dnublo-cs5y">
+      <w:hyperlink w:history="1" r:id="rIdwwjbhcfrlmsxo9kyt5fxn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームとデスクをマップに割り当てる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (マップ)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (マップ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="5429250"/>
+            <wp:extent cx="5715000" cy="3495675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-assign-status-icons-ja" descr="行の印が居場所の有無を、見出しがどのフロアかを教える。" title="行の印が居場所の有無を、見出しがどのフロアかを教える。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="5429250"/>
+                      <a:ext cx="5715000" cy="3495675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -329,51 +337,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割り当てはマップの一部で、勝手に保存される別物ではありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">保存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> せずに終わった
 割り当ての午後は、なかったことになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアを開き直してください。中断されたセッションの復元が提示されたら受け入れて、
 すぐに保存します——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjm5fadqsg9pmy7nz1mkwr">
+      <w:hyperlink w:history="1" r:id="rIdxs5er8z3mpe-8sq_c9ksx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">マップエディターでの作業が保存されなかった</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — 表示フィルターが隠している（エディターの中だけ）</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
@@ -450,76 +458,76 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">目</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> がそのレイヤーを隠します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">エディターでは見えないのにアプリのマップにはある図形は、このどちらかです。何も失われて
 いません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4267200"/>
+            <wp:extent cx="5715000" cy="3486150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-height-filter-ja" descr="高さフィルターとレイヤーの目は、あなたから隠すだけで、他の誰からも隠さない。" title="高さフィルターとレイヤーの目は、あなたから隠すだけで、他の誰からも隠さない。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4267200"/>
+                      <a:ext cx="5715000" cy="3486150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -537,51 +545,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — ルーム・デスク・備品・駐車場のいずれでもない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロッカー、センサー、パネル、サイネージ画面はすべて同じマップに描かれますが、どれも
 割り当てモードからは配置しません。それぞれ自分のフォームから配置するので、出てこない
 ロッカーは、自分の設定ページで座標を与えられていないということです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">割り当てが扱うのはルーム、デスク、備品、駐車場、施設です。それ以外は別の場所です——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyzxibstp1sghe8xcdgbji">
+      <w:hyperlink w:history="1" r:id="rIdf_mz6bzva4cey2_qmskmm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームとデスクはどうマップに紐づくか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-placed-elsewhere-ja" descr="割り当てモードから置けるのは青いグループだけ。" title="割り当てモードから置けるのは青いグループだけ。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1097,51 +1105,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdox1cj7swroe8trpebz4ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdlj2tqqbek0dnublo-cs5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdjm5fadqsg9pmy7nz1mkwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rIdyzxibstp1sghe8xcdgbji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bd9bb6ac1a6cc00147b13323a83c8dd917de26c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/037fa0ec00fab8b7485b10dd016aeb1b627adbc2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c0429507efcfcde62120b47050e3beddc973588.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde4wlpp8ojvlol7vzt8mho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdwwjbhcfrlmsxo9kyt5fxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdxs5er8z3mpe-8sq_c9ksx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/map-changes-were-not-saved/" TargetMode="External"/><Relationship Id="rIdf_mz6bzva4cey2_qmskmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86e6eb38224ff353fc8964e88ad7287fa8bbca0d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/38e945d3c22696cc2f39406020627fdc65977228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9992d930e58aa102d7aeee54a9f6752c204c696d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ルームやデスクがマップに表示されない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>