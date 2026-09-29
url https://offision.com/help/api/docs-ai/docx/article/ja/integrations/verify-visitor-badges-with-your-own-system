--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision の来訪者バッジでゲートを開ける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ターンスタイルが Offision の来訪者バッジを読み取り、いまこの瞬間に有効かどうかを Offision に尋ね、入館を記録します。API 呼び出しは 3 本、資格情報は 1 つ。返るのは 自分で解釈する状態ではなく、そのまま従える判定です。</w:t>
+        <w:t xml:space="preserve">ターンスタイルが Offision の来訪者バッジを読み取り、いまこの瞬間に有効かどうかを Offision に尋ね、入館を記録します。API 呼び出しは 3 本、資格情報は 1 つ。返るのは自分で解釈する状態ではなく、そのまま従える判定です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjym3x4oad986kycu_boyz">
+      <w:hyperlink w:history="1" r:id="rIdifdt9k1bl57dcmoq_ier8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/verify-visitor-badges-with-your-own-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物が自前で持っている入退室管理 — ターンスタイル、ゲート、ロビーのリーダー、あるいは別の来訪者
 管理システム — を Offision の来訪者管理と組み合わせる方法です。バッジを発行するのは Offision。
 自社のリーダーがそれを読み取り、いまこの瞬間に有効かどうかを Offision に尋ね、バリアを開けるのは
 自社側。そして同じ呼び出しが、その人が入館したことを記録します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -259,51 +259,51 @@
         <w:t xml:space="preserve">1. API 資格情報を作成する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/external-authentication-setting (API 認証)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資格情報そのもの — 名前の付け方、IP制限、クライアント ID とシークレットの表示場所、
 それらをトークンに交換する手順 — は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2ftsq0xotxvnuifnbyryu">
+      <w:hyperlink w:history="1" r:id="rIdi8tqz0z6qvej0fxrbkszv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社システムをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> が扱います。ここでの名前は、
 それを使うシステムの名前にしてください。あとで監査証跡でこの名前を読むことになるので、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">API キー 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> より </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -616,51 +616,51 @@
         <w:t xml:space="preserve">POST</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。問い合わせるだけの 1 本も含めてそうしているのは、バッジコードが
 有効な資格情報であり、途中のプロキシがすべて記録してしまう URL に載せるべきものではないからです。
 アクセスレベルは HTTP メソッドから決まるため、読み取り専用の資格情報は拒否されます。実際には困りません。
 入館を記録するゲートは、いずれにせよ書き込み権限を必要とします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 読み取ったコードを照会する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">読み取った内容をそのまま
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdngauo-uzhrm2dhteikdub">
+      <w:hyperlink w:history="1" r:id="rIdvih48usytkpososdjfdvf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">照会の呼び出し</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に、ゲートが設置されている建物とあわせて送ります。どの種類のコードを持っているかを自社側で判別する必要は
 ありません。QR の中のバッジ uid、バッジに印字された 6 桁の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ビジターコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、自社システムが発行した
 コード、8 桁の長期バッジコード — どれも同じように解決されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -710,51 +710,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">wrongLocation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> など — そしてあわせて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">isGranted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が返ります。バリアが実際に従うのはこの
 項目です。判定の一覧は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdonqo6rok6h9d1nyyfzn4k">
+      <w:hyperlink w:history="1" r:id="rIdy0jl-zx6jtbfofyirvu4u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジ API が返すもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">拒否された読み取りも 200 です:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -807,127 +807,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いまの照会は何も変えません。この手順を省くと、すべてのバッジは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">未訪問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のままです。受付には来訪者が到着した
 ことが表示されず、訪問先には通知が届かず、訪問レポートも空のままになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdqtuk6xu11_jvteqqmreqo">
+      <w:hyperlink w:history="1" r:id="rId_ghai60fhqqeg3rt6z4yw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインの呼び出し</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 は同じコードを受け取り同じ形で答え、判定が </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">valid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のときは来訪も記録します。つまり、入館の許可と記録を
 両方行うゲートが呼ぶのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 本</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> であって 2 本ではありません。手順 2 の照会は、退館側のスキャナーや
 ロビーの表示など、確認だけを行うリーダーのためのものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdanahpy_rhz8zzsjk68avl">
+      <w:hyperlink w:history="1" r:id="rIdtcsrpnuxvuyf4sfedjefi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックアウトの呼び出し</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 はその対で、入館だけでなく退館も読み取るゲート向けです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらも読み取るたびに呼び出して安全で、判定とあわせて実際に何が記録されたかを示す
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">action</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を返します — 中にいるあいだの 2 回目の読み取りは、意図的に何も書き込みません。判定、
 action、そしてチェックアウトと再入館の違いは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8shrgx-cqax8mdcjl5xlq">
+      <w:hyperlink w:history="1" r:id="rIdkkmxyzz_7jknfixte94ry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジ API が返すもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 この方法で記録したチェックインは、Offision が管理するドアを </w:t>
@@ -1094,81 +1094,81 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">省かれがちなのは最後の 1 つです。正常なバッジでしか試していないリーダーは、誰でも通すリーダーです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すべてのバッジを通してしまうゲートから、誰の来訪も記録されないゲートまで、実際に起きる 9 つの
 症状とその原因は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzt2vzjmjoxegllpbowqd_">
+      <w:hyperlink w:history="1" r:id="rIdgp57hya-aif_flidfhigh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ゲートが拒否すべきバッジを通してしまう</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室のドアは別の問題です:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 会議室のドアでは何も読み取りません。ドアの側が、誰がその部屋を予約したかを事前に
 知っている必要があります。上の流れとは向きが逆になるため、独立した記事があります:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzlwyryddusrxzjyl9ahei">
+      <w:hyperlink w:history="1" r:id="rIdzvxakjcfe0idehsh9ttjf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約した人のために会議室のドアを開ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1593,51 +1593,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjym3x4oad986kycu_boyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId2ftsq0xotxvnuifnbyryu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdngauo-uzhrm2dhteikdub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rIdonqo6rok6h9d1nyyfzn4k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdqtuk6xu11_jvteqqmreqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rIdanahpy_rhz8zzsjk68avl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rId8shrgx-cqax8mdcjl5xlq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdzt2vzjmjoxegllpbowqd_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rIdzlwyryddusrxzjyl9ahei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5a99a6635c7154d3ef2f30e42e3b8bac6c03bb6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3e804871b40b7d7a033d7cd1448727f4acddfcc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75eabe3af6e4b6548ad3599a65067d6229a69178.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdifdt9k1bl57dcmoq_ier8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdi8tqz0z6qvej0fxrbkszv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdvih48usytkpososdjfdvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rIdy0jl-zx6jtbfofyirvu4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rId_ghai60fhqqeg3rt6z4yw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rIdtcsrpnuxvuyf4sfedjefi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rIdkkmxyzz_7jknfixte94ry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdgp57hya-aif_flidfhigh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rIdzvxakjcfe0idehsh9ttjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5a99a6635c7154d3ef2f30e42e3b8bac6c03bb6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3e804871b40b7d7a033d7cd1448727f4acddfcc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75eabe3af6e4b6548ad3599a65067d6229a69178.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision の来訪者バッジでゲートを開ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>