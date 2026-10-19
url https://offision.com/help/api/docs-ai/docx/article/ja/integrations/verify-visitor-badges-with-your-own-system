--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdifdt9k1bl57dcmoq_ier8">
+      <w:hyperlink w:history="1" r:id="rIdmfgwkpxhrpuafna5cn_ya">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/verify-visitor-badges-with-your-own-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物が自前で持っている入退室管理 — ターンスタイル、ゲート、ロビーのリーダー、あるいは別の来訪者
 管理システム — を Offision の来訪者管理と組み合わせる方法です。バッジを発行するのは Offision。
 自社のリーダーがそれを読み取り、いまこの瞬間に有効かどうかを Offision に尋ね、バリアを開けるのは
 自社側。そして同じ呼び出しが、その人が入館したことを記録します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -259,51 +259,51 @@
         <w:t xml:space="preserve">1. API 資格情報を作成する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/external-authentication-setting (API 認証)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資格情報そのもの — 名前の付け方、IP制限、クライアント ID とシークレットの表示場所、
 それらをトークンに交換する手順 — は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi8tqz0z6qvej0fxrbkszv">
+      <w:hyperlink w:history="1" r:id="rId9mm21w7zwyqeqpfof6vd7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社システムをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> が扱います。ここでの名前は、
 それを使うシステムの名前にしてください。あとで監査証跡でこの名前を読むことになるので、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">API キー 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> より </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -616,51 +616,51 @@
         <w:t xml:space="preserve">POST</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。問い合わせるだけの 1 本も含めてそうしているのは、バッジコードが
 有効な資格情報であり、途中のプロキシがすべて記録してしまう URL に載せるべきものではないからです。
 アクセスレベルは HTTP メソッドから決まるため、読み取り専用の資格情報は拒否されます。実際には困りません。
 入館を記録するゲートは、いずれにせよ書き込み権限を必要とします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 読み取ったコードを照会する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">読み取った内容をそのまま
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvih48usytkpososdjfdvf">
+      <w:hyperlink w:history="1" r:id="rId6qkonxdtbflquzze1shoq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">照会の呼び出し</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に、ゲートが設置されている建物とあわせて送ります。どの種類のコードを持っているかを自社側で判別する必要は
 ありません。QR の中のバッジ uid、バッジに印字された 6 桁の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ビジターコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、自社システムが発行した
 コード、8 桁の長期バッジコード — どれも同じように解決されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -710,51 +710,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">wrongLocation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> など — そしてあわせて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">isGranted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が返ります。バリアが実際に従うのはこの
 項目です。判定の一覧は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy0jl-zx6jtbfofyirvu4u">
+      <w:hyperlink w:history="1" r:id="rIdf1f8uqpt8459ic8okik5p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジ API が返すもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">拒否された読み取りも 200 です:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -807,127 +807,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いまの照会は何も変えません。この手順を省くと、すべてのバッジは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">未訪問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のままです。受付には来訪者が到着した
 ことが表示されず、訪問先には通知が届かず、訪問レポートも空のままになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId_ghai60fhqqeg3rt6z4yw">
+      <w:hyperlink w:history="1" r:id="rIditewlgxttmbx1uift5k9z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインの呼び出し</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 は同じコードを受け取り同じ形で答え、判定が </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">valid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のときは来訪も記録します。つまり、入館の許可と記録を
 両方行うゲートが呼ぶのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 本</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> であって 2 本ではありません。手順 2 の照会は、退館側のスキャナーや
 ロビーの表示など、確認だけを行うリーダーのためのものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdtcsrpnuxvuyf4sfedjefi">
+      <w:hyperlink w:history="1" r:id="rIdrkgnnez1teoxkkxsqxwck">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックアウトの呼び出し</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 はその対で、入館だけでなく退館も読み取るゲート向けです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらも読み取るたびに呼び出して安全で、判定とあわせて実際に何が記録されたかを示す
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">action</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を返します — 中にいるあいだの 2 回目の読み取りは、意図的に何も書き込みません。判定、
 action、そしてチェックアウトと再入館の違いは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkkmxyzz_7jknfixte94ry">
+      <w:hyperlink w:history="1" r:id="rIdqzeh50jd1yxfwuwpr0v-y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジ API が返すもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 この方法で記録したチェックインは、Offision が管理するドアを </w:t>
@@ -1094,81 +1094,81 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">省かれがちなのは最後の 1 つです。正常なバッジでしか試していないリーダーは、誰でも通すリーダーです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すべてのバッジを通してしまうゲートから、誰の来訪も記録されないゲートまで、実際に起きる 9 つの
 症状とその原因は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgp57hya-aif_flidfhigh">
+      <w:hyperlink w:history="1" r:id="rIdaggbfrsaq8of8thqvfbik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ゲートが拒否すべきバッジを通してしまう</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室のドアは別の問題です:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 会議室のドアでは何も読み取りません。ドアの側が、誰がその部屋を予約したかを事前に
 知っている必要があります。上の流れとは向きが逆になるため、独立した記事があります:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzvxakjcfe0idehsh9ttjf">
+      <w:hyperlink w:history="1" r:id="rIdspi7ci9kbg6nlwttgywcl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約した人のために会議室のドアを開ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1593,51 +1593,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdifdt9k1bl57dcmoq_ier8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdi8tqz0z6qvej0fxrbkszv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdvih48usytkpososdjfdvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rIdy0jl-zx6jtbfofyirvu4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rId_ghai60fhqqeg3rt6z4yw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rIdtcsrpnuxvuyf4sfedjefi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rIdkkmxyzz_7jknfixte94ry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdgp57hya-aif_flidfhigh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rIdzvxakjcfe0idehsh9ttjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5a99a6635c7154d3ef2f30e42e3b8bac6c03bb6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3e804871b40b7d7a033d7cd1448727f4acddfcc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75eabe3af6e4b6548ad3599a65067d6229a69178.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmfgwkpxhrpuafna5cn_ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId9mm21w7zwyqeqpfof6vd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rId6qkonxdtbflquzze1shoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rIdf1f8uqpt8459ic8okik5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIditewlgxttmbx1uift5k9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rIdrkgnnez1teoxkkxsqxwck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rIdqzeh50jd1yxfwuwpr0v-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdaggbfrsaq8of8thqvfbik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rIdspi7ci9kbg6nlwttgywcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6aa53b4cf388b99d40188eabe6c2a1823e437b04.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3683b7565b8fe5c66f6ce68213d8329f6ab6376c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/811e125998f887b845584d711e18e34b01c87d6b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision の来訪者バッジでゲートを開ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>