--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmfgwkpxhrpuafna5cn_ya">
+      <w:hyperlink w:history="1" r:id="rIdezfzjhndu_ytken2abnea">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/verify-visitor-badges-with-your-own-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">建物が自前で持っている入退室管理 — ターンスタイル、ゲート、ロビーのリーダー、あるいは別の来訪者
 管理システム — を Offision の来訪者管理と組み合わせる方法です。バッジを発行するのは Offision。
 自社のリーダーがそれを読み取り、いまこの瞬間に有効かどうかを Offision に尋ね、バリアを開けるのは
 自社側。そして同じ呼び出しが、その人が入館したことを記録します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -259,51 +259,51 @@
         <w:t xml:space="preserve">1. API 資格情報を作成する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/external-authentication-setting (API 認証)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資格情報そのもの — 名前の付け方、IP制限、クライアント ID とシークレットの表示場所、
 それらをトークンに交換する手順 — は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9mm21w7zwyqeqpfof6vd7">
+      <w:hyperlink w:history="1" r:id="rId4ob8emxq9ua70cjzzftyr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社システムをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> が扱います。ここでの名前は、
 それを使うシステムの名前にしてください。あとで監査証跡でこの名前を読むことになるので、
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">API キー 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> より </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -616,51 +616,51 @@
         <w:t xml:space="preserve">POST</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> です。問い合わせるだけの 1 本も含めてそうしているのは、バッジコードが
 有効な資格情報であり、途中のプロキシがすべて記録してしまう URL に載せるべきものではないからです。
 アクセスレベルは HTTP メソッドから決まるため、読み取り専用の資格情報は拒否されます。実際には困りません。
 入館を記録するゲートは、いずれにせよ書き込み権限を必要とします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 読み取ったコードを照会する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">読み取った内容をそのまま
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6qkonxdtbflquzze1shoq">
+      <w:hyperlink w:history="1" r:id="rIdxor2qnxmpmyvpehgrtlyt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">照会の呼び出し</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に、ゲートが設置されている建物とあわせて送ります。どの種類のコードを持っているかを自社側で判別する必要は
 ありません。QR の中のバッジ uid、バッジに印字された 6 桁の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ビジターコード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、自社システムが発行した
 コード、8 桁の長期バッジコード — どれも同じように解決されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -710,51 +710,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">wrongLocation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> など — そしてあわせて </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">isGranted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が返ります。バリアが実際に従うのはこの
 項目です。判定の一覧は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf1f8uqpt8459ic8okik5p">
+      <w:hyperlink w:history="1" r:id="rIdrjiexmpv4bgy032rpvzdj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジ API が返すもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">拒否された読み取りも 200 です:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -807,127 +807,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いまの照会は何も変えません。この手順を省くと、すべてのバッジは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">未訪問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のままです。受付には来訪者が到着した
 ことが表示されず、訪問先には通知が届かず、訪問レポートも空のままになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIditewlgxttmbx1uift5k9z">
+      <w:hyperlink w:history="1" r:id="rIdwos6tewwhefypxgiicdle">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックインの呼び出し</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 は同じコードを受け取り同じ形で答え、判定が </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">valid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のときは来訪も記録します。つまり、入館の許可と記録を
 両方行うゲートが呼ぶのは </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 本</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> であって 2 本ではありません。手順 2 の照会は、退館側のスキャナーや
 ロビーの表示など、確認だけを行うリーダーのためのものです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdrkgnnez1teoxkkxsqxwck">
+      <w:hyperlink w:history="1" r:id="rId7rkn8bttrnybymcneqlcc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">チェックアウトの呼び出し</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 はその対で、入館だけでなく退館も読み取るゲート向けです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらも読み取るたびに呼び出して安全で、判定とあわせて実際に何が記録されたかを示す
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">action</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を返します — 中にいるあいだの 2 回目の読み取りは、意図的に何も書き込みません。判定、
 action、そしてチェックアウトと再入館の違いは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqzeh50jd1yxfwuwpr0v-y">
+      <w:hyperlink w:history="1" r:id="rId-qwy9zkgz01n8sfk0qrvu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">来訪者バッジ API が返すもの</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 この方法で記録したチェックインは、Offision が管理するドアを </w:t>
@@ -1094,81 +1094,81 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">省かれがちなのは最後の 1 つです。正常なバッジでしか試していないリーダーは、誰でも通すリーダーです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">すべてのバッジを通してしまうゲートから、誰の来訪も記録されないゲートまで、実際に起きる 9 つの
 症状とその原因は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaggbfrsaq8of8thqvfbik">
+      <w:hyperlink w:history="1" r:id="rIdffp3lhp_oga-r_ndwfwiu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ゲートが拒否すべきバッジを通してしまう</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">に
 あります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室のドアは別の問題です:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 会議室のドアでは何も読み取りません。ドアの側が、誰がその部屋を予約したかを事前に
 知っている必要があります。上の流れとは向きが逆になるため、独立した記事があります:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdspi7ci9kbg6nlwttgywcl">
+      <w:hyperlink w:history="1" r:id="rIdne0qbvfdypy-xw5x1o4f5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約した人のために会議室のドアを開ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1593,51 +1593,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmfgwkpxhrpuafna5cn_ya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId9mm21w7zwyqeqpfof6vd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rId6qkonxdtbflquzze1shoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rIdf1f8uqpt8459ic8okik5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIditewlgxttmbx1uift5k9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rIdrkgnnez1teoxkkxsqxwck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rIdqzeh50jd1yxfwuwpr0v-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdaggbfrsaq8of8thqvfbik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rIdspi7ci9kbg6nlwttgywcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6aa53b4cf388b99d40188eabe6c2a1823e437b04.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3683b7565b8fe5c66f6ce68213d8329f6ab6376c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/811e125998f887b845584d711e18e34b01c87d6b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdezfzjhndu_ytken2abnea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId4ob8emxq9ua70cjzzftyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdxor2qnxmpmyvpehgrtlyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rIdrjiexmpv4bgy032rpvzdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdwos6tewwhefypxgiicdle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rId7rkn8bttrnybymcneqlcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rId-qwy9zkgz01n8sfk0qrvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdffp3lhp_oga-r_ndwfwiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rIdne0qbvfdypy-xw5x1o4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6aa53b4cf388b99d40188eabe6c2a1823e437b04.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3683b7565b8fe5c66f6ce68213d8329f6ab6376c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/811e125998f887b845584d711e18e34b01c87d6b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision の来訪者バッジでゲートを開ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>