--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 からルームを同期する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ルームメールボックスを Offision に取り込みます。数件を手動でも、ディレクトリ全体を 自動でも。全員が予約できるようにする予約エージェントアカウントも設定します。</w:t>
+        <w:t xml:space="preserve">ルームメールボックスを Offision に取り込みます。数件を手動でも、ディレクトリ全体を自動でも。全員が予約できるようにする予約エージェントアカウントも設定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9v-amf_y2s8oy3ktrcz8z">
+      <w:hyperlink w:history="1" r:id="rId5h6k0yaojjfvbslw0woch">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/sync-rooms-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 のルームメールボックスは、Offision では予約可能なリソースになります。
 以降、2 つのカレンダーは双方向で同期され続けます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -486,51 +486,51 @@
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 すべてのルームを同期は鏡です。Microsoft 365 で削除されたルームは、その予約ごと
 Offision からも削除されます。それがこの機能の目的ですが、整理していないディレクトリで
 オンにする前に知っておく価値があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべてのルームを同期</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のスイッチがない場合、その接続は委任系で、ディレクトリを
 列挙できません。ルームは 1 件ずつになります。仕様です——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyuwqj48ib8u2brwayknwi">
+      <w:hyperlink w:history="1" r:id="rIdqybucuvbuocvzoet9gwim">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Microsoft 365 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 予約エージェントアカウントを設定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -716,51 +716,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">持たない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 人に予約してもらい、予約エージェント
 アカウントが働いていることを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルのあるルームなら、パネルにも予約が出ることを確認する — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpn-s5-rn7rj62sn5ls4dc">
+      <w:hyperlink w:history="1" r:id="rIdyx1bk6wlbuqfadtp4iqsz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 や
 Google のルームを予約パネルに載せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1064,51 +1064,51 @@
               <w:t xml:space="preserve">すべてのルームで Outlook に届かなくなった</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6607"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">接続のサインインが失効しています。管理コンソールのホーム画面の </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">対応が必要です</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> カードを確認してください — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdiu1vy7ltvfxwy112rxjjp">
+            <w:hyperlink w:history="1" r:id="rIdxdm5ls3ke5pem8icqmpr1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約がカレンダーと同期されなくなった</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -1547,51 +1547,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9v-amf_y2s8oy3ktrcz8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdyuwqj48ib8u2brwayknwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdpn-s5-rn7rj62sn5ls4dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdiu1vy7ltvfxwy112rxjjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c13df02de0a9803a7388c2105b0061145b6dcdf3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b848576b5c1ad5c7e048cacf3810ac074f43fa3b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e4f70b18819c3451fc7829490aa7c6724c49ced.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5h6k0yaojjfvbslw0woch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdqybucuvbuocvzoet9gwim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdyx1bk6wlbuqfadtp4iqsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdxdm5ls3ke5pem8icqmpr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c13df02de0a9803a7388c2105b0061145b6dcdf3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b848576b5c1ad5c7e048cacf3810ac074f43fa3b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e4f70b18819c3451fc7829490aa7c6724c49ced.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft 365 からルームを同期する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>