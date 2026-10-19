--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5h6k0yaojjfvbslw0woch">
+      <w:hyperlink w:history="1" r:id="rIdjzwnhclcdvxsecubydhbc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/sync-rooms-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 のルームメールボックスは、Offision では予約可能なリソースになります。
 以降、2 つのカレンダーは双方向で同期され続けます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -486,51 +486,51 @@
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 すべてのルームを同期は鏡です。Microsoft 365 で削除されたルームは、その予約ごと
 Offision からも削除されます。それがこの機能の目的ですが、整理していないディレクトリで
 オンにする前に知っておく価値があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべてのルームを同期</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のスイッチがない場合、その接続は委任系で、ディレクトリを
 列挙できません。ルームは 1 件ずつになります。仕様です——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqybucuvbuocvzoet9gwim">
+      <w:hyperlink w:history="1" r:id="rIdcaho1wqmtubrglojufqw_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Microsoft 365 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 予約エージェントアカウントを設定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -716,51 +716,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">持たない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 人に予約してもらい、予約エージェント
 アカウントが働いていることを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルのあるルームなら、パネルにも予約が出ることを確認する — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyx1bk6wlbuqfadtp4iqsz">
+      <w:hyperlink w:history="1" r:id="rId5bsgk7sbaqultsc6d6epc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 や
 Google のルームを予約パネルに載せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1064,51 +1064,51 @@
               <w:t xml:space="preserve">すべてのルームで Outlook に届かなくなった</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6607"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">接続のサインインが失効しています。管理コンソールのホーム画面の </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">対応が必要です</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> カードを確認してください — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxdm5ls3ke5pem8icqmpr1">
+            <w:hyperlink w:history="1" r:id="rIdlmiteskj9eip2t6frjiwf">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約がカレンダーと同期されなくなった</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -1547,51 +1547,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5h6k0yaojjfvbslw0woch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdqybucuvbuocvzoet9gwim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdyx1bk6wlbuqfadtp4iqsz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdxdm5ls3ke5pem8icqmpr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c13df02de0a9803a7388c2105b0061145b6dcdf3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b848576b5c1ad5c7e048cacf3810ac074f43fa3b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e4f70b18819c3451fc7829490aa7c6724c49ced.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjzwnhclcdvxsecubydhbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdcaho1wqmtubrglojufqw_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId5bsgk7sbaqultsc6d6epc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdlmiteskj9eip2t6frjiwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f99e27873406f76de720a64a07ff8f5264fe8ad4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c73eb767da32ce4f036f475531983036371c0ad4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e14e8cd7490d0b9d1b47c6d1cd3b44c841c4e149.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft 365 からルームを同期する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>