--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjzwnhclcdvxsecubydhbc">
+      <w:hyperlink w:history="1" r:id="rIdxobaanlhc8mce55a8525p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/sync-rooms-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 のルームメールボックスは、Offision では予約可能なリソースになります。
 以降、2 つのカレンダーは双方向で同期され続けます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -486,51 +486,51 @@
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 すべてのルームを同期は鏡です。Microsoft 365 で削除されたルームは、その予約ごと
 Offision からも削除されます。それがこの機能の目的ですが、整理していないディレクトリで
 オンにする前に知っておく価値があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべてのルームを同期</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のスイッチがない場合、その接続は委任系で、ディレクトリを
 列挙できません。ルームは 1 件ずつになります。仕様です——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcaho1wqmtubrglojufqw_">
+      <w:hyperlink w:history="1" r:id="rId2mfur-_6qvotdhbt2pev2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Microsoft 365 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 予約エージェントアカウントを設定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -716,51 +716,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">持たない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 人に予約してもらい、予約エージェント
 アカウントが働いていることを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネルのあるルームなら、パネルにも予約が出ることを確認する — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5bsgk7sbaqultsc6d6epc">
+      <w:hyperlink w:history="1" r:id="rIdwvixc1uddr6u7a0ovktvc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 や
 Google のルームを予約パネルに載せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1064,51 +1064,51 @@
               <w:t xml:space="preserve">すべてのルームで Outlook に届かなくなった</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6607"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">接続のサインインが失効しています。管理コンソールのホーム画面の </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">対応が必要です</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> カードを確認してください — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlmiteskj9eip2t6frjiwf">
+            <w:hyperlink w:history="1" r:id="rIdn3matq79q3uiv8tzjxq7y">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約がカレンダーと同期されなくなった</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -1547,51 +1547,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjzwnhclcdvxsecubydhbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdcaho1wqmtubrglojufqw_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId5bsgk7sbaqultsc6d6epc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdlmiteskj9eip2t6frjiwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f99e27873406f76de720a64a07ff8f5264fe8ad4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c73eb767da32ce4f036f475531983036371c0ad4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e14e8cd7490d0b9d1b47c6d1cd3b44c841c4e149.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxobaanlhc8mce55a8525p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId2mfur-_6qvotdhbt2pev2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdwvixc1uddr6u7a0ovktvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdn3matq79q3uiv8tzjxq7y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f99e27873406f76de720a64a07ff8f5264fe8ad4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c73eb767da32ce4f036f475531983036371c0ad4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e14e8cd7490d0b9d1b47c6d1cd3b44c841c4e149.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft 365 からルームを同期する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>