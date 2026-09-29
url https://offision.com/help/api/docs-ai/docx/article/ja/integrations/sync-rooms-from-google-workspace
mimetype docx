--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">委任アカウントでリソース カレンダーを登録し、1 件ずつアドレスで追加して、全員が予約 できるように予約エージェントアカウントを設定します。</w:t>
+        <w:t xml:space="preserve">委任アカウントでリソース カレンダーを登録し、1 件ずつアドレスで追加して、全員が予約できるように予約エージェントアカウントを設定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-17</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfqarcozbqv8yf6peshzwi">
+      <w:hyperlink w:history="1" r:id="rIdbxeeofz3ka4lyzhjp8xyj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/sync-rooms-from-google-workspace/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Google Workspace のリソース カレンダーは、Offision の予約可能なリソースになります。
 接続後は、2 つのカレンダーが双方向で同期されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -715,61 +715,101 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">持たない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 人に予約してもらい、予約エージェントアカウントが
 機能していること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのルームにパネルがある場合、予約がパネルにも表示されること — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfzg1jliwhryn4ytgjd1y">
+      <w:hyperlink w:history="1" r:id="rIdxglmpny2yxnmkjifzpks3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 や
 Google のルームを予約パネルに載せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">繰り返しの会議はどこまで先まで同期されるか</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">終了日のない Google の繰り返し会議には最後の回がないので、Offision は
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">シリーズ開始から 1 年</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を取り込み、そこで止めます。これは Microsoft 365 の
+会議室がずっと採ってきたのと同じ範囲で、不具合ではありません。1 年と 1 日先を見て
+会議室が空いていたとしても、それは予約の抜けではなく窓の端です。Google 側で
+シリーズを変更すれば、次の同期で新しい回が入ってきます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Google のシリーズは 1 回ごとに独立した予約として届き、どれも同じシリーズを共有します。
+1 回だけ別の時刻に動かしたものは、通常の回ではなくシリーズの例外として記録されるので、
+パネルにもカレンダーにも動かしたあとの時刻が出ます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -1093,50 +1133,81 @@
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4231"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">会議室を選ぶ一覧が見つからない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ありません。Google の会議室はアドレスで 1 件ずつ追加します</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4231"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">終了日のない繰り返し会議が 1 年分しか出ない</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5129"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">想定どおりです。上の節を参照してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1572,51 +1643,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfqarcozbqv8yf6peshzwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdtfzg1jliwhryn4ytgjd1y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c0b29b47c3ed1953db4b92b73def374d3931824.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbxeeofz3ka4lyzhjp8xyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdxglmpny2yxnmkjifzpks3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c0b29b47c3ed1953db4b92b73def374d3931824.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Google Workspace の会議室を接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>