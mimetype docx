--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbxeeofz3ka4lyzhjp8xyj">
+      <w:hyperlink w:history="1" r:id="rIdip-k46mjlow1ay3xk7ol0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/sync-rooms-from-google-workspace/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Google Workspace のリソース カレンダーは、Offision の予約可能なリソースになります。
 接続後は、2 つのカレンダーが双方向で同期されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -715,51 +715,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">持たない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 人に予約してもらい、予約エージェントアカウントが
 機能していること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのルームにパネルがある場合、予約がパネルにも表示されること — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxglmpny2yxnmkjifzpks3">
+      <w:hyperlink w:history="1" r:id="rIdt9fxlvbf-l_gp2am0r8zj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 や
 Google のルームを予約パネルに載せる</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">繰り返しの会議はどこまで先まで同期されるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1643,51 +1643,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbxeeofz3ka4lyzhjp8xyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdxglmpny2yxnmkjifzpks3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c0b29b47c3ed1953db4b92b73def374d3931824.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdip-k46mjlow1ay3xk7ol0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdt9fxlvbf-l_gp2am0r8zj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8fcf35d90a7ba0d937f9ed752a86f7fd378aa0a7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Google Workspace の会議室を接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>