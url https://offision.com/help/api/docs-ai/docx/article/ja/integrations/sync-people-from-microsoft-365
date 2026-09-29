--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 からユーザーを同期する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Microsoft 365 のディレクトリに、Offision のアカウント作成と削除を任せます。全員でも、 選んだグループだけでも設定できます。設定は 5 分ほど。</w:t>
+        <w:t xml:space="preserve">Microsoft 365 のディレクトリに、Offision のアカウント作成と削除を任せます。全員でも、選んだグループだけでも設定できます。設定は 5 分ほど。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodt5p1apdvpt-vyl-kffj">
+      <w:hyperlink w:history="1" r:id="rIdn_cmwxufunz3exgcm9iwy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/sync-people-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ユーザー同期をオンにすると、Offision に誰が存在するかは Microsoft 365 の
 ディレクトリが決めます。入社した人は誰も追加しなくても現れ、退職した人は誰も
 覚えていなくても消えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -123,51 +123,51 @@
         <w:t xml:space="preserve"> です。それ以外のモードでは連携
 カードに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーを同期</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行がなく、代わりに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続されたユーザー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が表示され
 ます。これは同期ではなく、サインインした人の一覧です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy6aytcnhyxdd6engfkuuv">
+      <w:hyperlink w:history="1" r:id="rIdq8dkh16dhanunjypo16vo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Microsoft 365 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用意するもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -589,51 +589,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カード番号の同期オプション</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> もここにありますが、この画面で唯一無視してよい項目です。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同期しない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のままにしてください。Microsoft 365 の同期でカード番号が届くことはない
 ので、カードは Offision 側で発行します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxmjaubrym4lkdxrp4yatr">
+      <w:hyperlink w:history="1" r:id="rIdcuixbrtczey45dyr1bgue">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードを個別に発行する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存すると最初の同期が実行されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -704,344 +704,407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同期がオンの間、誰が存在するかは Microsoft 365 が決めます。ディレクトリから削除された
 人、あるいは同期対象のグループから外れた人は、次回の実行で Offision からも、その人に
 紐づくものと一緒に削除されます。これは正しく動作している状態です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">「削除された」とは、ディレクトリから削除されたという意味で、ブロックされたという
+意味ではありません。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Microsoft 365 でサインインをブロックしてもアカウントは残るため、
+同期にはこれまでどおり現れ、Offision では有効なユーザーのままです。向こうでアカウントを
+削除して初めて Offision からも消えます。ブロックが退職者の扱いになっている組織では、
+ここが効いてきます。同期がまったく触れないものについては
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdi26j_yoorzdztuzjhjmze">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">退職時に入館権限や発行済みのパスを自動で失効させられますか？</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">同期を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にしても誰も削除されません。すでに同期された人は Offision に残り、
 Microsoft 365 からの更新が止まるだけです。オフにするときに Offision がそう表示します。
 読み飛ばさずに確認する価値のある警告です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision に直接追加した人は、どちらの場合も影響を受けません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5nw9vof2wdsmlxuoenmw1">
+      <w:hyperlink w:history="1" r:id="rIdprdzx02axbfa3gbxw4min">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にユーザーを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2860"/>
-        <w:gridCol w:w="6500"/>
+        <w:gridCol w:w="2542"/>
+        <w:gridCol w:w="6818"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2860"/>
+            <w:tcW w:type="dxa" w:w="2542"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">表示される内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6500"/>
+            <w:tcW w:type="dxa" w:w="6818"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">よくある原因</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2860"/>
+            <w:tcW w:type="dxa" w:w="2542"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">カードに </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ユーザーを同期</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> の行がない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6500"/>
+            <w:tcW w:type="dxa" w:w="6818"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ディレクトリを読めないモードで接続しています</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2860"/>
+            <w:tcW w:type="dxa" w:w="2542"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">プレビューが読み込まれない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6500"/>
+            <w:tcW w:type="dxa" w:w="6818"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ディレクトリの権限は付与されたが同意されていないか、Microsoft がまだ反映していません</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2860"/>
+            <w:tcW w:type="dxa" w:w="2542"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">想定よりずっと人数が少ない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6500"/>
+            <w:tcW w:type="dxa" w:w="6818"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">対象が特定グループに絞られており、想定より小さい。または入れ子のグループが想定と違う</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2860"/>
+            <w:tcW w:type="dxa" w:w="2542"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ユーザーは来たのに何も予約できない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6500"/>
+            <w:tcW w:type="dxa" w:w="6818"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">既定のユーザーグループが未設定で、権限のない状態で入っています</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2860"/>
+            <w:tcW w:type="dxa" w:w="2542"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">削除した人が戻ってくる</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6500"/>
+            <w:tcW w:type="dxa" w:w="6818"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Microsoft 365 の同期対象グループにまだ残っています。ここではなく向こうで外してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2860"/>
+            <w:tcW w:type="dxa" w:w="2542"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">退職者が有効なユーザーのまま</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6818"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Microsoft 365 のアカウントが削除ではなくブロックされています。ブロックされたアカウントは同期され続けます</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2542"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">全員が一度に消えた</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6500"/>
+            <w:tcW w:type="dxa" w:w="6818"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">対象範囲が、空または到達できないグループに変更されました。範囲を直してから再同期してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -1472,51 +1535,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdodt5p1apdvpt-vyl-kffj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdy6aytcnhyxdd6engfkuuv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdxmjaubrym4lkdxrp4yatr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId5nw9vof2wdsmlxuoenmw1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75c21d584e5cd1cad7236b06c9ede039fa60b1e0.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn_cmwxufunz3exgcm9iwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdq8dkh16dhanunjypo16vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdcuixbrtczey45dyr1bgue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdi26j_yoorzdztuzjhjmze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdprdzx02axbfa3gbxw4min" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75c21d584e5cd1cad7236b06c9ede039fa60b1e0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft 365 からユーザーを同期する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>