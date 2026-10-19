--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn_cmwxufunz3exgcm9iwy">
+      <w:hyperlink w:history="1" r:id="rIdjn_pv464ooxelh9g-1kms">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/sync-people-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ユーザー同期をオンにすると、Offision に誰が存在するかは Microsoft 365 の
 ディレクトリが決めます。入社した人は誰も追加しなくても現れ、退職した人は誰も
 覚えていなくても消えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -123,51 +123,51 @@
         <w:t xml:space="preserve"> です。それ以外のモードでは連携
 カードに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーを同期</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行がなく、代わりに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続されたユーザー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が表示され
 ます。これは同期ではなく、サインインした人の一覧です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq8dkh16dhanunjypo16vo">
+      <w:hyperlink w:history="1" r:id="rIdokvntex3mipkcgnnycsbx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Microsoft 365 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用意するもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -589,51 +589,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カード番号の同期オプション</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> もここにありますが、この画面で唯一無視してよい項目です。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同期しない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のままにしてください。Microsoft 365 の同期でカード番号が届くことはない
 ので、カードは Offision 側で発行します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcuixbrtczey45dyr1bgue">
+      <w:hyperlink w:history="1" r:id="rIdy9sdkpnvjgqqw9v2yu1ej">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードを個別に発行する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存すると最初の同期が実行されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -718,92 +718,92 @@
         <w:t xml:space="preserve">
 同期がオンの間、誰が存在するかは Microsoft 365 が決めます。ディレクトリから削除された
 人、あるいは同期対象のグループから外れた人は、次回の実行で Offision からも、その人に
 紐づくものと一緒に削除されます。これは正しく動作している状態です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">「削除された」とは、ディレクトリから削除されたという意味で、ブロックされたという
 意味ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Microsoft 365 でサインインをブロックしてもアカウントは残るため、
 同期にはこれまでどおり現れ、Offision では有効なユーザーのままです。向こうでアカウントを
 削除して初めて Offision からも消えます。ブロックが退職者の扱いになっている組織では、
 ここが効いてきます。同期がまったく触れないものについては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi26j_yoorzdztuzjhjmze">
+      <w:hyperlink w:history="1" r:id="rIdstympqpphbeafhhr4dzr_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">退職時に入館権限や発行済みのパスを自動で失効させられますか？</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同期を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にしても誰も削除されません。すでに同期された人は Offision に残り、
 Microsoft 365 からの更新が止まるだけです。オフにするときに Offision がそう表示します。
 読み飛ばさずに確認する価値のある警告です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision に直接追加した人は、どちらの場合も影響を受けません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdprdzx02axbfa3gbxw4min">
+      <w:hyperlink w:history="1" r:id="rIdgpgfs2iccr6ufq3ypeegj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にユーザーを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1535,51 +1535,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn_cmwxufunz3exgcm9iwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdq8dkh16dhanunjypo16vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdcuixbrtczey45dyr1bgue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdi26j_yoorzdztuzjhjmze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdprdzx02axbfa3gbxw4min" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/75c21d584e5cd1cad7236b06c9ede039fa60b1e0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjn_pv464ooxelh9g-1kms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdokvntex3mipkcgnnycsbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdy9sdkpnvjgqqw9v2yu1ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdstympqpphbeafhhr4dzr_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdgpgfs2iccr6ufq3ypeegj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e7e2a3e9e39bdf0c5950b0360f3b823c95c97ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft 365 からユーザーを同期する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>