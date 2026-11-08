--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjn_pv464ooxelh9g-1kms">
+      <w:hyperlink w:history="1" r:id="rId2jloolhfyqrgdjqfjphde">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/sync-people-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ユーザー同期をオンにすると、Offision に誰が存在するかは Microsoft 365 の
 ディレクトリが決めます。入社した人は誰も追加しなくても現れ、退職した人は誰も
 覚えていなくても消えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -123,51 +123,51 @@
         <w:t xml:space="preserve"> です。それ以外のモードでは連携
 カードに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーを同期</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行がなく、代わりに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続されたユーザー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> が表示され
 ます。これは同期ではなく、サインインした人の一覧です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdokvntex3mipkcgnnycsbx">
+      <w:hyperlink w:history="1" r:id="rIdk18w5hefec5hz8viad_t1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Microsoft 365 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用意するもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -589,51 +589,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">カード番号の同期オプション</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> もここにありますが、この画面で唯一無視してよい項目です。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同期しない</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のままにしてください。Microsoft 365 の同期でカード番号が届くことはない
 ので、カードは Offision 側で発行します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy9sdkpnvjgqqw9v2yu1ej">
+      <w:hyperlink w:history="1" r:id="rIdicuzd2jgyddr9tskljbzc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードを個別に発行する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存すると最初の同期が実行されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -718,92 +718,92 @@
         <w:t xml:space="preserve">
 同期がオンの間、誰が存在するかは Microsoft 365 が決めます。ディレクトリから削除された
 人、あるいは同期対象のグループから外れた人は、次回の実行で Offision からも、その人に
 紐づくものと一緒に削除されます。これは正しく動作している状態です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">「削除された」とは、ディレクトリから削除されたという意味で、ブロックされたという
 意味ではありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Microsoft 365 でサインインをブロックしてもアカウントは残るため、
 同期にはこれまでどおり現れ、Offision では有効なユーザーのままです。向こうでアカウントを
 削除して初めて Offision からも消えます。ブロックが退職者の扱いになっている組織では、
 ここが効いてきます。同期がまったく触れないものについては
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstympqpphbeafhhr4dzr_">
+      <w:hyperlink w:history="1" r:id="rIdhervqh7b_mkqdihpq4igq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">退職時に入館権限や発行済みのパスを自動で失効させられますか？</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同期を </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オフ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にしても誰も削除されません。すでに同期された人は Offision に残り、
 Microsoft 365 からの更新が止まるだけです。オフにするときに Offision がそう表示します。
 読み飛ばさずに確認する価値のある警告です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision に直接追加した人は、どちらの場合も影響を受けません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgpgfs2iccr6ufq3ypeegj">
+      <w:hyperlink w:history="1" r:id="rIdjgg8afyg43uiusst0vfwx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision にユーザーを追加する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1535,51 +1535,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjn_pv464ooxelh9g-1kms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdokvntex3mipkcgnnycsbx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdy9sdkpnvjgqqw9v2yu1ej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdstympqpphbeafhhr4dzr_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdgpgfs2iccr6ufq3ypeegj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e7e2a3e9e39bdf0c5950b0360f3b823c95c97ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2jloolhfyqrgdjqfjphde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdk18w5hefec5hz8viad_t1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdicuzd2jgyddr9tskljbzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdhervqh7b_mkqdihpq4igq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdjgg8afyg43uiusst0vfwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e7e2a3e9e39bdf0c5950b0360f3b823c95c97ec.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft 365 からユーザーを同期する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>