--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 でサインインできるようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">サインイン画面に Microsoft のボタンを出し、Offision のパスワードではなく会社の アカウントを使ってもらいます。連携済みなら 2 分です。</w:t>
+        <w:t xml:space="preserve">サインイン画面に Microsoft のボタンを出し、Offision のパスワードではなく会社のアカウントを使ってもらいます。連携済みなら 2 分です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhhyxo063pmll_fkwuhvs6">
+      <w:hyperlink w:history="1" r:id="rId6ckvxwrbsn-rgn2e1ejtx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/sign-in-with-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">シングルサインオンをオンにすると、Offision のサインイン画面に Microsoft のボタンが
 並び、すでにサインインしている会社のアカウントをそのまま使えます。2 つ目のパスワードも、
 それを再発行する手間もなくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -112,51 +112,51 @@
 すべての接続でサインインできるわけではありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースのみモード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース カレンダー モード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はルームのカレンダーにしか届かないため、サインインの
 権限をまったく持ちません。この設定はオフなのではなく、存在しません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2nuiucu3qcpro-zuei-me">
+      <w:hyperlink w:history="1" r:id="rId7yesj0gtpx9ira2rruksy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Microsoft 365 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用意するもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -168,51 +168,51 @@
         <w:t xml:space="preserve">サインインできるモードで接続済みの Microsoft 365 連携</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ボタンに表示する文言の決定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdyonwvl9xv_mass1ftleml">
+      <w:hyperlink w:history="1" r:id="rIdagl0yqz_2ob9sk_stgbb2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の Entra ID アプリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 の場合は、アプリ登録に追加済みのリダイレクト URI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 設定の場所</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -406,51 +406,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 新しいユーザーの所属先を決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで設定する既定のユーザーグループは、この連携から入ってくる人に適用されます。
 サインインには成功したのにどのグループにも入っていない人は、サインインできても何も
 予約できず、本人には権限設定ではなく壊れたアカウントに見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">初回サインインではなくディレクトリからユーザーが来る場合は、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwuedqpn_q9x2osrgldixh">
+      <w:hyperlink w:history="1" r:id="rIditqsmd05ivuaiglguwdjs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からユーザーを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 と合わせて設定し、両者を一致させてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -485,51 +485,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 自身のアプリケーションモードと委任モードでは、サインインは Offision の共有
 アプリ登録を使います。設定するものも、期限切れになるものもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdrxdthvvts_xmryqwpylcu">
+      <w:hyperlink w:history="1" r:id="rIdnaj2a9kgge1u8j7pdiz7q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の Entra ID アプリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 では、サインインも自社の登録を使います。連携の資格情報を使い回すことも、サインイン
 専用のクライアントを別に用意することもでき、OAuth の代わりに ADFS も選べます。
 リダイレクト URI が重要なのもこのためです。ないと Microsoft が人を戻す先を持ちません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
@@ -732,51 +732,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一部の人だけサインインできる</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">その人はまだ Offision にいません。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdh-huqyy0jl4vpnmc5vqgf">
+            <w:hyperlink w:history="1" r:id="rIdkvmlnmyfae5qftfpr1f7m">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsoft 365 からユーザーを同期する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1240,51 +1240,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhhyxo063pmll_fkwuhvs6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId2nuiucu3qcpro-zuei-me" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdyonwvl9xv_mass1ftleml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdwuedqpn_q9x2osrgldixh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdrxdthvvts_xmryqwpylcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdh-huqyy0jl4vpnmc5vqgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a3d1547d85d29cf2e37d3ab3140f4802589fbe1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6ckvxwrbsn-rgn2e1ejtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7yesj0gtpx9ira2rruksy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdagl0yqz_2ob9sk_stgbb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIditqsmd05ivuaiglguwdjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdnaj2a9kgge1u8j7pdiz7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdkvmlnmyfae5qftfpr1f7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a3d1547d85d29cf2e37d3ab3140f4802589fbe1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft 365 でサインインできるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>