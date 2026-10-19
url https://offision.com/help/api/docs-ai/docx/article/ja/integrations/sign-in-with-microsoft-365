--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ckvxwrbsn-rgn2e1ejtx">
+      <w:hyperlink w:history="1" r:id="rIdr_dqklk0xtkda_h06kh0t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/sign-in-with-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">シングルサインオンをオンにすると、Offision のサインイン画面に Microsoft のボタンが
 並び、すでにサインインしている会社のアカウントをそのまま使えます。2 つ目のパスワードも、
 それを再発行する手間もなくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -112,51 +112,51 @@
 すべての接続でサインインできるわけではありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースのみモード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース カレンダー モード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はルームのカレンダーにしか届かないため、サインインの
 権限をまったく持ちません。この設定はオフなのではなく、存在しません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7yesj0gtpx9ira2rruksy">
+      <w:hyperlink w:history="1" r:id="rIdggio5va0zrjgokhfk6d_u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Microsoft 365 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用意するもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -168,51 +168,51 @@
         <w:t xml:space="preserve">サインインできるモードで接続済みの Microsoft 365 連携</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ボタンに表示する文言の決定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdagl0yqz_2ob9sk_stgbb2">
+      <w:hyperlink w:history="1" r:id="rIdezonilezxn1bpqkbhobu2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の Entra ID アプリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 の場合は、アプリ登録に追加済みのリダイレクト URI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 設定の場所</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -406,51 +406,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 新しいユーザーの所属先を決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで設定する既定のユーザーグループは、この連携から入ってくる人に適用されます。
 サインインには成功したのにどのグループにも入っていない人は、サインインできても何も
 予約できず、本人には権限設定ではなく壊れたアカウントに見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">初回サインインではなくディレクトリからユーザーが来る場合は、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIditqsmd05ivuaiglguwdjs">
+      <w:hyperlink w:history="1" r:id="rIdn8mazo4u0ugmb5ipy_haf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からユーザーを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 と合わせて設定し、両者を一致させてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -485,51 +485,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 自身のアプリケーションモードと委任モードでは、サインインは Offision の共有
 アプリ登録を使います。設定するものも、期限切れになるものもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdnaj2a9kgge1u8j7pdiz7q">
+      <w:hyperlink w:history="1" r:id="rIduhbs9plq9ycidt84m6ist">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の Entra ID アプリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 では、サインインも自社の登録を使います。連携の資格情報を使い回すことも、サインイン
 専用のクライアントを別に用意することもでき、OAuth の代わりに ADFS も選べます。
 リダイレクト URI が重要なのもこのためです。ないと Microsoft が人を戻す先を持ちません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
@@ -732,51 +732,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一部の人だけサインインできる</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">その人はまだ Offision にいません。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkvmlnmyfae5qftfpr1f7m">
+            <w:hyperlink w:history="1" r:id="rIdqxvvvpggqz6fjkvni9wkw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsoft 365 からユーザーを同期する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1240,51 +1240,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6ckvxwrbsn-rgn2e1ejtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7yesj0gtpx9ira2rruksy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdagl0yqz_2ob9sk_stgbb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIditqsmd05ivuaiglguwdjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdnaj2a9kgge1u8j7pdiz7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdkvmlnmyfae5qftfpr1f7m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a3d1547d85d29cf2e37d3ab3140f4802589fbe1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr_dqklk0xtkda_h06kh0t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdggio5va0zrjgokhfk6d_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdezonilezxn1bpqkbhobu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdn8mazo4u0ugmb5ipy_haf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIduhbs9plq9ycidt84m6ist" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdqxvvvpggqz6fjkvni9wkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4e6bb7e697c90c21bdad86003407d8b95ce67c7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft 365 でサインインできるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>