--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr_dqklk0xtkda_h06kh0t">
+      <w:hyperlink w:history="1" r:id="rIdh9qq4ta4urttwrl8-sx7_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/sign-in-with-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">シングルサインオンをオンにすると、Offision のサインイン画面に Microsoft のボタンが
 並び、すでにサインインしている会社のアカウントをそのまま使えます。2 つ目のパスワードも、
 それを再発行する手間もなくなります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -112,51 +112,51 @@
 すべての接続でサインインできるわけではありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソースのみモード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース カレンダー モード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はルームのカレンダーにしか届かないため、サインインの
 権限をまったく持ちません。この設定はオフなのではなく、存在しません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdggio5va0zrjgokhfk6d_u">
+      <w:hyperlink w:history="1" r:id="rIdtwd0crgbhxvwocqqcrfjw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Microsoft 365 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照して
 ください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用意するもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -168,51 +168,51 @@
         <w:t xml:space="preserve">サインインできるモードで接続済みの Microsoft 365 連携</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ボタンに表示する文言の決定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdezonilezxn1bpqkbhobu2">
+      <w:hyperlink w:history="1" r:id="rIdsidszesc8raa5r9wvubpd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の Entra ID アプリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 の場合は、アプリ登録に追加済みのリダイレクト URI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 設定の場所</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -406,51 +406,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 新しいユーザーの所属先を決める</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ここで設定する既定のユーザーグループは、この連携から入ってくる人に適用されます。
 サインインには成功したのにどのグループにも入っていない人は、サインインできても何も
 予約できず、本人には権限設定ではなく壊れたアカウントに見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">初回サインインではなくディレクトリからユーザーが来る場合は、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn8mazo4u0ugmb5ipy_haf">
+      <w:hyperlink w:history="1" r:id="rIdefm6nawxldxzh6gzgnejt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からユーザーを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 と合わせて設定し、両者を一致させてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -485,51 +485,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 自身のアプリケーションモードと委任モードでは、サインインは Offision の共有
 アプリ登録を使います。設定するものも、期限切れになるものもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIduhbs9plq9ycidt84m6ist">
+      <w:hyperlink w:history="1" r:id="rIddbm_uc2n-2dg2w75a6apm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の Entra ID アプリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 では、サインインも自社の登録を使います。連携の資格情報を使い回すことも、サインイン
 専用のクライアントを別に用意することもでき、OAuth の代わりに ADFS も選べます。
 リダイレクト URI が重要なのもこのためです。ないと Microsoft が人を戻す先を持ちません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
@@ -732,51 +732,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一部の人だけサインインできる</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">その人はまだ Offision にいません。</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqxvvvpggqz6fjkvni9wkw">
+            <w:hyperlink w:history="1" r:id="rIdpdiq0sailka4zkf24ujpj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsoft 365 からユーザーを同期する</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1240,51 +1240,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr_dqklk0xtkda_h06kh0t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdggio5va0zrjgokhfk6d_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdezonilezxn1bpqkbhobu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdn8mazo4u0ugmb5ipy_haf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIduhbs9plq9ycidt84m6ist" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdqxvvvpggqz6fjkvni9wkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4e6bb7e697c90c21bdad86003407d8b95ce67c7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh9qq4ta4urttwrl8-sx7_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdtwd0crgbhxvwocqqcrfjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdsidszesc8raa5r9wvubpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdefm6nawxldxzh6gzgnejt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddbm_uc2n-2dg2w75a6apm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdpdiq0sailka4zkf24ujpj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4e6bb7e697c90c21bdad86003407d8b95ce67c7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft 365 でサインインできるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>