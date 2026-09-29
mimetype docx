--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,127 +26,127 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Google Workspace でサインインできるようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">サインインページに Google のボタンを置き、Offision のパスワードではなく職場のアカウント を使ってもらいます。連携済みなら 2 分です。</w:t>
+        <w:t xml:space="preserve">サインインページに Google のボタンを置き、Offision のパスワードではなく職場のアカウントを使ってもらいます。連携済みなら 2 分です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddafooqdrbcdoi0njztzfy">
+      <w:hyperlink w:history="1" r:id="rId1rvurtyic8-rpccpgpf92">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/sign-in-with-google-workspace/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">シングルサインオンを有効にすると、Offision のサインインページに Google のボタンが表示され、
 すでにサインインしている職場のアカウントをそのまま使えます。2 つ目のパスワードは不要で、
 最初のパスワードを変更してもリセットするものはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 どの接続でもサインインできるわけではありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース カレンダー モード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は会議室の
 カレンダーだけに届き、それ以外には届かないため、サインインの権限を一切持ちません——設定は
 無効なのではなく、表示されません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgiq5mley7mqhx--0y-kfm">
+      <w:hyperlink w:history="1" r:id="rIdth5ff1lvok9ivkaozo81o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Google Workspace 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用意するもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -158,51 +158,51 @@
         <w:t xml:space="preserve">サインインできるモードで接続済みの Google Workspace 連携</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ボタンに表示する文言の決定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdnviqhx6uqt4xfi6dnj4pj">
+      <w:hyperlink w:history="1" r:id="rIdcmxemcefook-yezpn-izw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の OAuth アプリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> の場合:
 サインイン用のリダイレクト URI を OAuth クライアントに追加済みであること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 設定の場所</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -423,73 +423,73 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サインインの資格情報はどこから来るのか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カレンダー側と挙動が違うときに知っておくと役立ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdnctsmpfcdon3rqel0mwcp">
+      <w:hyperlink w:history="1" r:id="rIdzinncxh7u2k1316sf2zra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">クイック接続</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> では、サインインは Offision の
 共有登録を経由します。設定するものも、期限が切れるものもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIddpuqwjrsv5_arunszkysf">
+      <w:hyperlink w:history="1" r:id="rIdd6kirjx-2imumevhbetgj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の OAuth アプリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> では、自社の OAuth
 クライアントを使います。だからこそリダイレクト URI が重要です。これがないと Google に
 戻り先がなく、症状はパスワードが拒否されたように見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -1250,51 +1250,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddafooqdrbcdoi0njztzfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdgiq5mley7mqhx--0y-kfm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdnviqhx6uqt4xfi6dnj4pj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdnctsmpfcdon3rqel0mwcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIddpuqwjrsv5_arunszkysf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b002ac517802f68516d63b607b080a8ac5bc88a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1rvurtyic8-rpccpgpf92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdth5ff1lvok9ivkaozo81o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdcmxemcefook-yezpn-izw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdzinncxh7u2k1316sf2zra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdd6kirjx-2imumevhbetgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b002ac517802f68516d63b607b080a8ac5bc88a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Google Workspace でサインインできるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>