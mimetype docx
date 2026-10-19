--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,101 +52,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1rvurtyic8-rpccpgpf92">
+      <w:hyperlink w:history="1" r:id="rId_58ooonpqm4lu1qevwqlg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/sign-in-with-google-workspace/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">シングルサインオンを有効にすると、Offision のサインインページに Google のボタンが表示され、
 すでにサインインしている職場のアカウントをそのまま使えます。2 つ目のパスワードは不要で、
 最初のパスワードを変更してもリセットするものはありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 どの接続でもサインインできるわけではありません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース カレンダー モード</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は会議室の
 カレンダーだけに届き、それ以外には届かないため、サインインの権限を一切持ちません——設定は
 無効なのではなく、表示されません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdth5ff1lvok9ivkaozo81o">
+      <w:hyperlink w:history="1" r:id="rIdjj2r0sqbxsmwtq0rjik_i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Google Workspace 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用意するもの</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -158,51 +158,51 @@
         <w:t xml:space="preserve">サインインできるモードで接続済みの Google Workspace 連携</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ボタンに表示する文言の決定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdcmxemcefook-yezpn-izw">
+      <w:hyperlink w:history="1" r:id="rId1c-m-hwau2gt5rtyui76z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の OAuth アプリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> の場合:
 サインイン用のリダイレクト URI を OAuth クライアントに追加済みであること</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 設定の場所</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -423,73 +423,73 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">サインインの資格情報はどこから来るのか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">カレンダー側と挙動が違うときに知っておくと役立ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdzinncxh7u2k1316sf2zra">
+      <w:hyperlink w:history="1" r:id="rIdwdfk3gtv7q6c80zy6ugy2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">クイック接続</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> では、サインインは Offision の
 共有登録を経由します。設定するものも、期限が切れるものもありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdd6kirjx-2imumevhbetgj">
+      <w:hyperlink w:history="1" r:id="rIdjqkqsjjcoma0rrc3c-pgx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の OAuth アプリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> では、自社の OAuth
 クライアントを使います。だからこそリダイレクト URI が重要です。これがないと Google に
 戻り先がなく、症状はパスワードが拒否されたように見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -1250,51 +1250,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1rvurtyic8-rpccpgpf92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdth5ff1lvok9ivkaozo81o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdcmxemcefook-yezpn-izw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdzinncxh7u2k1316sf2zra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdd6kirjx-2imumevhbetgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b002ac517802f68516d63b607b080a8ac5bc88a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_58ooonpqm4lu1qevwqlg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdjj2r0sqbxsmwtq0rjik_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId1c-m-hwau2gt5rtyui76z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdwdfk3gtv7q6c80zy6ugy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdjqkqsjjcoma0rrc3c-pgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0b9d6cf8172d172a3510af2f4189d3d2617f9a3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Google Workspace でサインインできるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>