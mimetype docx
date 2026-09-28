--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Milesight センサーをデスクと会議室の状況にする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">各センサーを見張る対象のデスクや会議室に結び付け、届いた値を読む——センサー 自身、リソース、履歴、そして自動チェックインとチェックアウトとして。</w:t>
+        <w:t xml:space="preserve">各センサーを見張る対象のデスクや会議室に結び付け、届いた値を読む——センサー自身、リソース、履歴、そして自動チェックインとチェックアウトとして。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde_3pgt8sefuy8uu-0vnaf">
+      <w:hyperlink w:history="1" r:id="rIdf7rhxftdvnpgzcc68n3xg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/see-milesight-sensor-data/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision に現れたばかりのセンサーは、正確に報告しているのに何も意味しません——
 「在席」と言っているだけの製造番号で、それがどこの話なのかを知らないからです。
 デスクや会議室に結び付けて初めて、人が見られる状況になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -624,51 +624,94 @@
         <w:t xml:space="preserve">——に、全台を
 まとめて答えます。ひとつの部屋の物語ではありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在室状況をチェックインとチェックアウトにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> に結び付ける目的はこれで、デスクに在室センサーを置く一番の理由でも
-あります。リソースのポリシーで設定します。</w:t>
+あります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">設定はリソースのポリシーの </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">その他</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ページ、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">センサー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> にあります。多くの人が
+最初に探すチェックインのページではありません。各行と、誤ったタイミングで動くのを
+止める設定は
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdeadage0wiifj8goqcnogo">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">人感センサーで予約をチェックイン・チェックアウト・延長する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+で順に説明しています。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3579"/>
         <w:gridCol w:w="5781"/>
       </w:tblGrid>
@@ -944,51 +987,51 @@
       <w:r>
         <w:t xml:space="preserve"> が短すぎると、全員が昼食に出ている間に部屋が解放されます。
 終日予約についてはセンサーによる自動チェックアウトを丸ごと無視する設定が別に
 あり、終日のデスク予約ではたいていそちらが要ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらもセンサーが送る </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">在席／不在</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> をそのまま読むだけです。人数はまったく要り
 ません——だから在室センサーで足りますし、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwey7re7jook0wibf5rxj">
+      <w:hyperlink w:history="1" r:id="rIdxyykjrrekr6x2cxlvevrb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">この機種が人数を数えられない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ことも問題になりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネル、看板、フロア図では</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1246,51 +1289,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">状況が最後の値のまま止まった</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">センサーが報告を止めています。最後の報告時刻はそのページに出ます——</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdozudageotofgmqtp89g1k">
+            <w:hyperlink w:history="1" r:id="rId6j2_yeo8zz1n39-jt7a64">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">接続のトラブルシューティング</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1754,51 +1797,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde_3pgt8sefuy8uu-0vnaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdjwey7re7jook0wibf5rxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#12371;&#12398;-3-&#27231;&#31278;&#12399;&#20154;&#25968;&#12434;&#25968;&#12360;&#12414;&#12379;&#12435;" TargetMode="External"/><Relationship Id="rIdozudageotofgmqtp89g1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#&#12358;&#12414;&#12367;&#12356;&#12363;&#12394;&#12356;&#12392;&#12365;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8ecdf24415de2fb929bb460d331de5a3c2e9e30.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf7rhxftdvnpgzcc68n3xg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdeadage0wiifj8goqcnogo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdxyykjrrekr6x2cxlvevrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#12371;&#12398;-3-&#27231;&#31278;&#12399;&#20154;&#25968;&#12434;&#25968;&#12360;&#12414;&#12379;&#12435;" TargetMode="External"/><Relationship Id="rId6j2_yeo8zz1n39-jt7a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#&#12358;&#12414;&#12367;&#12356;&#12363;&#12394;&#12356;&#12392;&#12365;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8ecdf24415de2fb929bb460d331de5a3c2e9e30.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Milesight センサーをデスクと会議室の状況にする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>