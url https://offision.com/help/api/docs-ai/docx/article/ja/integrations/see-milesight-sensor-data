--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf7rhxftdvnpgzcc68n3xg">
+      <w:hyperlink w:history="1" r:id="rIdzrhtr_afsp_pdaqncyrw9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/see-milesight-sensor-data/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision に現れたばかりのセンサーは、正確に報告しているのに何も意味しません——
 「在席」と言っているだけの製造番号で、それがどこの話なのかを知らないからです。
 デスクや会議室に結び付けて初めて、人が見られる状況になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -657,51 +657,51 @@
         <w:t xml:space="preserve">設定はリソースのポリシーの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページ、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">センサー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にあります。多くの人が
 最初に探すチェックインのページではありません。各行と、誤ったタイミングで動くのを
 止める設定は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeadage0wiifj8goqcnogo">
+      <w:hyperlink w:history="1" r:id="rIdki3yovybs9yfykjpxukyd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">人感センサーで予約をチェックイン・チェックアウト・延長する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で順に説明しています。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -987,51 +987,51 @@
       <w:r>
         <w:t xml:space="preserve"> が短すぎると、全員が昼食に出ている間に部屋が解放されます。
 終日予約についてはセンサーによる自動チェックアウトを丸ごと無視する設定が別に
 あり、終日のデスク予約ではたいていそちらが要ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらもセンサーが送る </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">在席／不在</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> をそのまま読むだけです。人数はまったく要り
 ません——だから在室センサーで足りますし、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxyykjrrekr6x2cxlvevrb">
+      <w:hyperlink w:history="1" r:id="rIdu7x7heq7wgsauvr_quvxe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">この機種が人数を数えられない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ことも問題になりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネル、看板、フロア図では</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1289,51 +1289,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">状況が最後の値のまま止まった</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">センサーが報告を止めています。最後の報告時刻はそのページに出ます——</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6j2_yeo8zz1n39-jt7a64">
+            <w:hyperlink w:history="1" r:id="rIdhphohfm8dcqaatmtwyku8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">接続のトラブルシューティング</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1797,51 +1797,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf7rhxftdvnpgzcc68n3xg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdeadage0wiifj8goqcnogo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdxyykjrrekr6x2cxlvevrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#12371;&#12398;-3-&#27231;&#31278;&#12399;&#20154;&#25968;&#12434;&#25968;&#12360;&#12414;&#12379;&#12435;" TargetMode="External"/><Relationship Id="rId6j2_yeo8zz1n39-jt7a64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#&#12358;&#12414;&#12367;&#12356;&#12363;&#12394;&#12356;&#12392;&#12365;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8ecdf24415de2fb929bb460d331de5a3c2e9e30.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzrhtr_afsp_pdaqncyrw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdki3yovybs9yfykjpxukyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdu7x7heq7wgsauvr_quvxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#12371;&#12398;-3-&#27231;&#31278;&#12399;&#20154;&#25968;&#12434;&#25968;&#12360;&#12414;&#12379;&#12435;" TargetMode="External"/><Relationship Id="rIdhphohfm8dcqaatmtwyku8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#&#12358;&#12414;&#12367;&#12356;&#12363;&#12394;&#12356;&#12392;&#12365;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5148e9cdb613922e53afe043002dec795d3c4b8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Milesight センサーをデスクと会議室の状況にする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>