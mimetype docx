--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzrhtr_afsp_pdaqncyrw9">
+      <w:hyperlink w:history="1" r:id="rId3iitwospwf46fmwmnioou">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/see-milesight-sensor-data/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision に現れたばかりのセンサーは、正確に報告しているのに何も意味しません——
 「在席」と言っているだけの製造番号で、それがどこの話なのかを知らないからです。
 デスクや会議室に結び付けて初めて、人が見られる状況になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -657,51 +657,51 @@
         <w:t xml:space="preserve">設定はリソースのポリシーの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">その他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ページ、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">センサー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にあります。多くの人が
 最初に探すチェックインのページではありません。各行と、誤ったタイミングで動くのを
 止める設定は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdki3yovybs9yfykjpxukyd">
+      <w:hyperlink w:history="1" r:id="rIdrgc9nyliwy6wybcc4_wu6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">人感センサーで予約をチェックイン・チェックアウト・延長する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で順に説明しています。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -987,51 +987,51 @@
       <w:r>
         <w:t xml:space="preserve"> が短すぎると、全員が昼食に出ている間に部屋が解放されます。
 終日予約についてはセンサーによる自動チェックアウトを丸ごと無視する設定が別に
 あり、終日のデスク予約ではたいていそちらが要ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どちらもセンサーが送る </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">在席／不在</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> をそのまま読むだけです。人数はまったく要り
 ません——だから在室センサーで足りますし、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu7x7heq7wgsauvr_quvxe">
+      <w:hyperlink w:history="1" r:id="rId0f-url7k8km2dkiwmtgvi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">この機種が人数を数えられない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ことも問題になりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">パネル、看板、フロア図では</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1289,51 +1289,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">状況が最後の値のまま止まった</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7109"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">センサーが報告を止めています。最後の報告時刻はそのページに出ます——</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhphohfm8dcqaatmtwyku8">
+            <w:hyperlink w:history="1" r:id="rIdurqiw1c6w6xu1t24wv5j8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">接続のトラブルシューティング</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -1797,51 +1797,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzrhtr_afsp_pdaqncyrw9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdki3yovybs9yfykjpxukyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdu7x7heq7wgsauvr_quvxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#12371;&#12398;-3-&#27231;&#31278;&#12399;&#20154;&#25968;&#12434;&#25968;&#12360;&#12414;&#12379;&#12435;" TargetMode="External"/><Relationship Id="rIdhphohfm8dcqaatmtwyku8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#&#12358;&#12414;&#12367;&#12356;&#12363;&#12394;&#12356;&#12392;&#12365;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5148e9cdb613922e53afe043002dec795d3c4b8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3iitwospwf46fmwmnioou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdrgc9nyliwy6wybcc4_wu6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId0f-url7k8km2dkiwmtgvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#12371;&#12398;-3-&#27231;&#31278;&#12399;&#20154;&#25968;&#12434;&#25968;&#12360;&#12414;&#12379;&#12435;" TargetMode="External"/><Relationship Id="rIdurqiw1c6w6xu1t24wv5j8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#&#12358;&#12414;&#12367;&#12356;&#12363;&#12394;&#12356;&#12392;&#12365;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5148e9cdb613922e53afe043002dec795d3c4b8.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Milesight センサーをデスクと会議室の状況にする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>