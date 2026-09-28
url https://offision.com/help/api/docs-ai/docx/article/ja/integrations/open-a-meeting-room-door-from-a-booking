--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,139 +26,139 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約した人のために会議室のドアを開ける</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">会議室のドアでは誰も何も読み取りません。入退室管理側が、誰がいつその部屋を 予約したのかを事前に知っている必要があります。各人のカード番号を保存し、 予約の変更を購読して、ドアの権限に変換します。</w:t>
+        <w:t xml:space="preserve">会議室のドアでは誰も何も読み取りません。入退室管理側が、誰がいつその部屋を予約したのかを事前に知っている必要があります。各人のカード番号を保存し、予約の変更を購読して、ドアの権限に変換します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp8orxofyh2i6ygnw3wqbc">
+      <w:hyperlink w:history="1" r:id="rIdij6rlhsleaxsmpkw0sbjw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/open-a-meeting-room-door-from-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーのゲートと会議室のドアは、同じ問題ではありません。ゲートでは来訪者がバッジを
 かざし、リーダーがそれで良いかを Offision に尋ねます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6a4apw5ukmwjygsc6picb">
+      <w:hyperlink w:history="1" r:id="rId311ozzfiw1h2ree7sh-kz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision の来訪者バッジでゲートを開ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照。会議室のドアでは誰も何も読み取りません。毎日持ち歩いている社員証のまま人が
 歩いてきて、ドアの側が「この人がこの時間この部屋を予約している」と既に知っている
 必要があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ですから流れは逆向きです。Offision が予約を事前にそちらのシステムへ伝え、そちらが
 誰かが着く前に権限へ変換します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 社員証をすでに保持していて、着信コールバックを受けられる入退室管理システムと、Offision の
 API 資格情報。まだ作っていなければ、資格情報とそのスコープ、IP制限は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdarlxusrqs_-azwd_grxjw">
+      <w:hyperlink w:history="1" r:id="rId5qd0xrpld-qna58c2bdql">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社システムをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> が扱います。ここでは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">user.readwrite</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -235,51 +235,51 @@
       <w:r>
         <w:t xml:space="preserve"> があり、1 人が複数枚を持てます)。カードが返却
 されたら </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカードの削除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で消します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これをしないとドアは誰にも開きません。予約は人を指し、ドアはカードを読むので、両者を
 つなぐのはカード番号だけだからです。同じ番号は管理コンソールから手で発行・インポート
 することもできます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnagqsumr2ndmresiiunfz">
+      <w:hyperlink w:history="1" r:id="rIduawr-tc_tkrui9aff7wjp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 予約の変更を購読する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソース予約の購読を登録し、コールバック URL と対象のリソースを渡します。そのリソース
@@ -660,51 +660,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 入退室管理システムをまだ持っていないなら、これは遠回りです。ドアに AXIS のリレーを付ける
 ほうが、同じ結果への近道です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-_xshnw_mt5un9ep4bzpd">
+      <w:hyperlink w:history="1" r:id="rId3qcri4hv7i6wjboj4qjah">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AXIS ドアロックリレーを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1129,51 +1129,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp8orxofyh2i6ygnw3wqbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId6a4apw5ukmwjygsc6picb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdarlxusrqs_-azwd_grxjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdnagqsumr2ndmresiiunfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rId-_xshnw_mt5un9ep4bzpd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdij6rlhsleaxsmpkw0sbjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId311ozzfiw1h2ree7sh-kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId5qd0xrpld-qna58c2bdql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIduawr-tc_tkrui9aff7wjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rId3qcri4hv7i6wjboj4qjah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約した人のために会議室のドアを開ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>