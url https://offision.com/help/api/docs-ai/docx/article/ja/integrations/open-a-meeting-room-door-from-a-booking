--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,113 +52,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdij6rlhsleaxsmpkw0sbjw">
+      <w:hyperlink w:history="1" r:id="rIdtajo6nkexsjrzg5lwkjj3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/open-a-meeting-room-door-from-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーのゲートと会議室のドアは、同じ問題ではありません。ゲートでは来訪者がバッジを
 かざし、リーダーがそれで良いかを Offision に尋ねます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId311ozzfiw1h2ree7sh-kz">
+      <w:hyperlink w:history="1" r:id="rIdbxuhk8retap8knvg0-ecj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision の来訪者バッジでゲートを開ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照。会議室のドアでは誰も何も読み取りません。毎日持ち歩いている社員証のまま人が
 歩いてきて、ドアの側が「この人がこの時間この部屋を予約している」と既に知っている
 必要があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ですから流れは逆向きです。Offision が予約を事前にそちらのシステムへ伝え、そちらが
 誰かが着く前に権限へ変換します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 社員証をすでに保持していて、着信コールバックを受けられる入退室管理システムと、Offision の
 API 資格情報。まだ作っていなければ、資格情報とそのスコープ、IP制限は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5qd0xrpld-qna58c2bdql">
+      <w:hyperlink w:history="1" r:id="rIdbazdrxsi_43jkfoduwhii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社システムをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> が扱います。ここでは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">user.readwrite</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -235,51 +235,51 @@
       <w:r>
         <w:t xml:space="preserve"> があり、1 人が複数枚を持てます)。カードが返却
 されたら </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカードの削除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で消します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これをしないとドアは誰にも開きません。予約は人を指し、ドアはカードを読むので、両者を
 つなぐのはカード番号だけだからです。同じ番号は管理コンソールから手で発行・インポート
 することもできます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduawr-tc_tkrui9aff7wjp">
+      <w:hyperlink w:history="1" r:id="rIdrtyqulen9iz6wps-vbdtm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 予約の変更を購読する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソース予約の購読を登録し、コールバック URL と対象のリソースを渡します。そのリソース
@@ -660,51 +660,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 入退室管理システムをまだ持っていないなら、これは遠回りです。ドアに AXIS のリレーを付ける
 ほうが、同じ結果への近道です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3qcri4hv7i6wjboj4qjah">
+      <w:hyperlink w:history="1" r:id="rId5crehmeq5mbva7ab52ob5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AXIS ドアロックリレーを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1129,51 +1129,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdij6rlhsleaxsmpkw0sbjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId311ozzfiw1h2ree7sh-kz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId5qd0xrpld-qna58c2bdql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIduawr-tc_tkrui9aff7wjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rId3qcri4hv7i6wjboj4qjah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtajo6nkexsjrzg5lwkjj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdbxuhk8retap8knvg0-ecj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdbazdrxsi_43jkfoduwhii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdrtyqulen9iz6wps-vbdtm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rId5crehmeq5mbva7ab52ob5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約した人のために会議室のドアを開ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>