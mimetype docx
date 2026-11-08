--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,113 +52,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtajo6nkexsjrzg5lwkjj3">
+      <w:hyperlink w:history="1" r:id="rIdaaaxiw7lx5_2k8wjaqeyi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/open-a-meeting-room-door-from-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ロビーのゲートと会議室のドアは、同じ問題ではありません。ゲートでは来訪者がバッジを
 かざし、リーダーがそれで良いかを Offision に尋ねます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbxuhk8retap8knvg0-ecj">
+      <w:hyperlink w:history="1" r:id="rIdtjq3ldw-v4qhafgbm9o65">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision の来訪者バッジでゲートを開ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照。会議室のドアでは誰も何も読み取りません。毎日持ち歩いている社員証のまま人が
 歩いてきて、ドアの側が「この人がこの時間この部屋を予約している」と既に知っている
 必要があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ですから流れは逆向きです。Offision が予約を事前にそちらのシステムへ伝え、そちらが
 誰かが着く前に権限へ変換します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 社員証をすでに保持していて、着信コールバックを受けられる入退室管理システムと、Offision の
 API 資格情報。まだ作っていなければ、資格情報とそのスコープ、IP制限は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbazdrxsi_43jkfoduwhii">
+      <w:hyperlink w:history="1" r:id="rIdngsam5a8yh9bawg2pkgr9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社システムをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> が扱います。ここでは
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">user.readwrite</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> と </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -235,51 +235,51 @@
       <w:r>
         <w:t xml:space="preserve"> があり、1 人が複数枚を持てます)。カードが返却
 されたら </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセスカードの削除</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> で消します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これをしないとドアは誰にも開きません。予約は人を指し、ドアはカードを読むので、両者を
 つなぐのはカード番号だけだからです。同じ番号は管理コンソールから手で発行・インポート
 することもできます —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrtyqulen9iz6wps-vbdtm">
+      <w:hyperlink w:history="1" r:id="rIdcc-hjqaa9zdkudf71fpxn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アクセスカードの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 予約の変更を購読する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">リソース予約の購読を登録し、コールバック URL と対象のリソースを渡します。そのリソース
@@ -660,51 +660,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 入退室管理システムをまだ持っていないなら、これは遠回りです。ドアに AXIS のリレーを付ける
 ほうが、同じ結果への近道です —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5crehmeq5mbva7ab52ob5">
+      <w:hyperlink w:history="1" r:id="rIdkrftal60m3w9860l8wdr-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">AXIS ドアロックリレーを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1129,51 +1129,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtajo6nkexsjrzg5lwkjj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdbxuhk8retap8knvg0-ecj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdbazdrxsi_43jkfoduwhii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdrtyqulen9iz6wps-vbdtm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rId5crehmeq5mbva7ab52ob5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaaaxiw7lx5_2k8wjaqeyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdtjq3ldw-v4qhafgbm9o65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdngsam5a8yh9bawg2pkgr9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdcc-hjqaa9zdkudf71fpxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdkrftal60m3w9860l8wdr-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約した人のために会議室のドアを開ける</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>