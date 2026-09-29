--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,117 +26,117 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どの Microsoft 365 接続方法を選ぶか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision が Microsoft 365 に接続する方法は、アプリケーションと委任の 2 種類です。 違いは、誰が承認するのかと、どこまで届くのか。アプリケーションは管理者の同意が 一度だけで、あとはすべて自動で同期されます。委任はサインインした 1 つのアカウント として動き、そのアカウントに見える範囲しか扱えません。</w:t>
+        <w:t xml:space="preserve">Offision が Microsoft 365 に接続する方法は、アプリケーションと委任の 2 種類です。違いは、誰が承認するのかと、どこまで届くのか。アプリケーションは管理者の同意が一度だけで、あとはすべて自動で同期されます。委任はサインインした 1 つのアカウントとして動き、そのアカウントに見える範囲しか扱えません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8jtwfitpxrkx4phsft21v">
+      <w:hyperlink w:history="1" r:id="rId_abuwbzorm9hhf7h0czfi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/microsoft-365-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision と Microsoft 365 のつながりは 1 つですが、その接続のしかたは 3 通りあります。
 どの方法でもルームのカレンダーは同期されます。違うのは、それ以外にどこまでが自動で
 届くのか、そして誰の承認が必要なのかです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続する前にこの選択をしてください。あとから変更もできますが、そのうち 2 つは
 一方通行です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続は 1 つでも、複数でも構いません。2 つ目の Microsoft 365 組織も、並べて使う
 Google Workspace も、それぞれ自分のカードになります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkriiik_xu5mkc0cbquetf">
+      <w:hyperlink w:history="1" r:id="rIdiwjvhz8_badw0r-1hbaek">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">複数のディレクトリを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリケーションか、委任か</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -998,51 +998,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 の全体管理者が、組織全体に対して一度だけ承認します。それ以降、他の誰も
 承認を求められることはなく、個別のメールボックスも関与しません。だからこそルーム、
 ユーザー、ユーザーグループのすべてが自動で最新の状態を保てます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このモードでは、Offision はクライアント ID もクライアント シークレットも保存しません。
 どの Microsoft 365 ディレクトリが、いつ承認されたかだけを記録します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ほとんどの組織にとってはこれが適切な選択です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8x5vndvl_zoqk2maa5ztt">
+      <w:hyperlink w:history="1" r:id="rIdo5tyvgov79okzhmowinc_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アプリケーションモードで Microsoft 365 に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1056,51 +1056,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委任モード</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 人が Microsoft アカウントでサインインし、Offision の動作はすべてそのアカウントの
 カレンダー権限の上で行われます。管理者権限を持つ人は不要で、組織全体に対して何かが
 付与されることもありません。その 1 つのアカウントから見えるメールボックスだけを扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのためルームはアドレスを 1 件ずつ、しかもその会議室メールボックスから委任アカウントへ
 アクセス許可を与えてから追加します。ユーザーは同期ではなくインポートになり、ユーザー
 グループは利用できません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqf6pybk1izzghgjb9-1le">
+      <w:hyperlink w:history="1" r:id="rIducquhek-euslcr78k_ntb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委任モードで Microsoft 365 に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社の Entra ID アプリ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1668,51 +1668,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続ウィザードには、各モードに必要な Microsoft Graph の権限が </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コピー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ボタン付きで
 表示されます。アプリ登録を管理する担当者にそのまま渡せます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdui__fwrmwohlcodv7z26f">
+      <w:hyperlink w:history="1" r:id="rId5987ch1p7yvdte0vpzrcz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の Entra ID アプリで Microsoft 365 に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-customize-mode-step-ja" descr="カスタマイズ ウィザードのモード手順。左がアプリケーション、右が委任。" title="カスタマイズ ウィザードのモード手順。左がアプリケーション、右が委任。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1780,51 +1780,51 @@
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 は、組織外のアカウントによるリソースの予約を既定で許可しません。
 Microsoft 365 のアカウントを持たない Offision ユーザーはこれに該当します。
 そのため予約は、代わりに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約エージェントアカウント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の名前で行われます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これがないと、接続済みのアカウントだけが同期されたルームを予約でき、それ以外の人は
 気づかないうちに予約できません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhrwjdjrwkjo0hesxkryxw">
+      <w:hyperlink w:history="1" r:id="rIdgpfpchqcxuxomojim_knq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 の一部として設定し、実在の担当者ではなく、この用途のために新しく作ったアカウントを
 使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">後から変更できます</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1972,75 +1972,75 @@
       <w:r>
         <w:t xml:space="preserve">どこから始めるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (システム連携)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続したら、次に設定すべきは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm0sgyp1gymbttn1grr7dd">
+      <w:hyperlink w:history="1" r:id="rId7ailtwnymk1fxzujm5p8t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn-fg2mvtf7thgaq_nxslk">
+      <w:hyperlink w:history="1" r:id="rIdlr71s185fnozm3fc4bumv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルーム</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdma1rd7nwowwufwsoqsyqk">
+      <w:hyperlink w:history="1" r:id="rIddgz8snflu4dzbzibdeyx0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2465,51 +2465,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8jtwfitpxrkx4phsft21v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdkriiik_xu5mkc0cbquetf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId8x5vndvl_zoqk2maa5ztt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdqf6pybk1izzghgjb9-1le" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdui__fwrmwohlcodv7z26f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdhrwjdjrwkjo0hesxkryxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdm0sgyp1gymbttn1grr7dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdn-fg2mvtf7thgaq_nxslk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdma1rd7nwowwufwsoqsyqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7105d48d833c4c83ebf4f53217b6f1a03f4c9eda.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fc4f06d6f0e25e004196380103d837106d37000.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_abuwbzorm9hhf7h0czfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdiwjvhz8_badw0r-1hbaek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdo5tyvgov79okzhmowinc_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIducquhek-euslcr78k_ntb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rId5987ch1p7yvdte0vpzrcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdgpfpchqcxuxomojim_knq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7ailtwnymk1fxzujm5p8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdlr71s185fnozm3fc4bumv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddgz8snflu4dzbzibdeyx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7105d48d833c4c83ebf4f53217b6f1a03f4c9eda.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fc4f06d6f0e25e004196380103d837106d37000.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どの Microsoft 365 接続方法を選ぶか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>