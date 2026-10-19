--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,91 +52,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_abuwbzorm9hhf7h0czfi">
+      <w:hyperlink w:history="1" r:id="rIdaq5aizp4woeq2eusogrfb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/microsoft-365-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision と Microsoft 365 のつながりは 1 つですが、その接続のしかたは 3 通りあります。
 どの方法でもルームのカレンダーは同期されます。違うのは、それ以外にどこまでが自動で
 届くのか、そして誰の承認が必要なのかです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続する前にこの選択をしてください。あとから変更もできますが、そのうち 2 つは
 一方通行です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続は 1 つでも、複数でも構いません。2 つ目の Microsoft 365 組織も、並べて使う
 Google Workspace も、それぞれ自分のカードになります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiwjvhz8_badw0r-1hbaek">
+      <w:hyperlink w:history="1" r:id="rIdy2nnsvdvle7oqo6ijkgym">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">複数のディレクトリを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリケーションか、委任か</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -998,51 +998,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 の全体管理者が、組織全体に対して一度だけ承認します。それ以降、他の誰も
 承認を求められることはなく、個別のメールボックスも関与しません。だからこそルーム、
 ユーザー、ユーザーグループのすべてが自動で最新の状態を保てます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このモードでは、Offision はクライアント ID もクライアント シークレットも保存しません。
 どの Microsoft 365 ディレクトリが、いつ承認されたかだけを記録します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ほとんどの組織にとってはこれが適切な選択です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo5tyvgov79okzhmowinc_">
+      <w:hyperlink w:history="1" r:id="rId-tqimgfvdwq3bgkabkvea">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アプリケーションモードで Microsoft 365 に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1056,51 +1056,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委任モード</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 人が Microsoft アカウントでサインインし、Offision の動作はすべてそのアカウントの
 カレンダー権限の上で行われます。管理者権限を持つ人は不要で、組織全体に対して何かが
 付与されることもありません。その 1 つのアカウントから見えるメールボックスだけを扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのためルームはアドレスを 1 件ずつ、しかもその会議室メールボックスから委任アカウントへ
 アクセス許可を与えてから追加します。ユーザーは同期ではなくインポートになり、ユーザー
 グループは利用できません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIducquhek-euslcr78k_ntb">
+      <w:hyperlink w:history="1" r:id="rIdlyl6ywhzy_bg-8i69sxmn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委任モードで Microsoft 365 に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社の Entra ID アプリ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1668,51 +1668,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続ウィザードには、各モードに必要な Microsoft Graph の権限が </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コピー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ボタン付きで
 表示されます。アプリ登録を管理する担当者にそのまま渡せます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5987ch1p7yvdte0vpzrcz">
+      <w:hyperlink w:history="1" r:id="rIdfqk8h85qam0bmlb1qxz5l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の Entra ID アプリで Microsoft 365 に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-customize-mode-step-ja" descr="カスタマイズ ウィザードのモード手順。左がアプリケーション、右が委任。" title="カスタマイズ ウィザードのモード手順。左がアプリケーション、右が委任。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1780,51 +1780,51 @@
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 は、組織外のアカウントによるリソースの予約を既定で許可しません。
 Microsoft 365 のアカウントを持たない Offision ユーザーはこれに該当します。
 そのため予約は、代わりに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約エージェントアカウント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の名前で行われます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これがないと、接続済みのアカウントだけが同期されたルームを予約でき、それ以外の人は
 気づかないうちに予約できません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgpfpchqcxuxomojim_knq">
+      <w:hyperlink w:history="1" r:id="rIdjzezmx1yat4cpybxybruc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 の一部として設定し、実在の担当者ではなく、この用途のために新しく作ったアカウントを
 使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">後から変更できます</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1972,75 +1972,75 @@
       <w:r>
         <w:t xml:space="preserve">どこから始めるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (システム連携)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続したら、次に設定すべきは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7ailtwnymk1fxzujm5p8t">
+      <w:hyperlink w:history="1" r:id="rIdz4bk2ojcivhynkeetv4tu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlr71s185fnozm3fc4bumv">
+      <w:hyperlink w:history="1" r:id="rIddxuck86b0g34ko1b5ndn4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルーム</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddgz8snflu4dzbzibdeyx0">
+      <w:hyperlink w:history="1" r:id="rIdgmbbcr_xjcklbg2cfys0z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2465,51 +2465,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_abuwbzorm9hhf7h0czfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdiwjvhz8_badw0r-1hbaek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdo5tyvgov79okzhmowinc_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIducquhek-euslcr78k_ntb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rId5987ch1p7yvdte0vpzrcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdgpfpchqcxuxomojim_knq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7ailtwnymk1fxzujm5p8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdlr71s185fnozm3fc4bumv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddgz8snflu4dzbzibdeyx0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7105d48d833c4c83ebf4f53217b6f1a03f4c9eda.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9fc4f06d6f0e25e004196380103d837106d37000.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaq5aizp4woeq2eusogrfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdy2nnsvdvle7oqo6ijkgym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId-tqimgfvdwq3bgkabkvea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdlyl6ywhzy_bg-8i69sxmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdfqk8h85qam0bmlb1qxz5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdjzezmx1yat4cpybxybruc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdz4bk2ojcivhynkeetv4tu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddxuck86b0g34ko1b5ndn4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdgmbbcr_xjcklbg2cfys0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbe2e25de01d87a61a4f9291d2e75afa6af43c08.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd2bf1ff6ddfda71e99516e29d7423e8eeb0b648.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どの Microsoft 365 接続方法を選ぶか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>