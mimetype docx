--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,91 +52,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaq5aizp4woeq2eusogrfb">
+      <w:hyperlink w:history="1" r:id="rIdktqjf4uvdwlq3kmew-usa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/microsoft-365-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision と Microsoft 365 のつながりは 1 つですが、その接続のしかたは 3 通りあります。
 どの方法でもルームのカレンダーは同期されます。違うのは、それ以外にどこまでが自動で
 届くのか、そして誰の承認が必要なのかです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続する前にこの選択をしてください。あとから変更もできますが、そのうち 2 つは
 一方通行です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続は 1 つでも、複数でも構いません。2 つ目の Microsoft 365 組織も、並べて使う
 Google Workspace も、それぞれ自分のカードになります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy2nnsvdvle7oqo6ijkgym">
+      <w:hyperlink w:history="1" r:id="rIdfe3ay9fiesg3vql0o_ijx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">複数のディレクトリを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリケーションか、委任か</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -998,51 +998,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 の全体管理者が、組織全体に対して一度だけ承認します。それ以降、他の誰も
 承認を求められることはなく、個別のメールボックスも関与しません。だからこそルーム、
 ユーザー、ユーザーグループのすべてが自動で最新の状態を保てます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このモードでは、Offision はクライアント ID もクライアント シークレットも保存しません。
 どの Microsoft 365 ディレクトリが、いつ承認されたかだけを記録します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ほとんどの組織にとってはこれが適切な選択です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-tqimgfvdwq3bgkabkvea">
+      <w:hyperlink w:history="1" r:id="rId3uy2pfpusuhi_rk5akurh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アプリケーションモードで Microsoft 365 に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -1056,51 +1056,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委任モード</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 人が Microsoft アカウントでサインインし、Offision の動作はすべてそのアカウントの
 カレンダー権限の上で行われます。管理者権限を持つ人は不要で、組織全体に対して何かが
 付与されることもありません。その 1 つのアカウントから見えるメールボックスだけを扱います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのためルームはアドレスを 1 件ずつ、しかもその会議室メールボックスから委任アカウントへ
 アクセス許可を与えてから追加します。ユーザーは同期ではなくインポートになり、ユーザー
 グループは利用できません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlyl6ywhzy_bg-8i69sxmn">
+      <w:hyperlink w:history="1" r:id="rIdofi1oqu3ccolyyaqzqmjk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委任モードで Microsoft 365 に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社の Entra ID アプリ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1668,51 +1668,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続ウィザードには、各モードに必要な Microsoft Graph の権限が </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">コピー</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ボタン付きで
 表示されます。アプリ登録を管理する担当者にそのまま渡せます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfqk8h85qam0bmlb1qxz5l">
+      <w:hyperlink w:history="1" r:id="rIdnxdnajac2o1ccymxxfemn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の Entra ID アプリで Microsoft 365 に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-customize-mode-step-ja" descr="カスタマイズ ウィザードのモード手順。左がアプリケーション、右が委任。" title="カスタマイズ ウィザードのモード手順。左がアプリケーション、右が委任。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1780,51 +1780,51 @@
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 は、組織外のアカウントによるリソースの予約を既定で許可しません。
 Microsoft 365 のアカウントを持たない Offision ユーザーはこれに該当します。
 そのため予約は、代わりに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約エージェントアカウント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の名前で行われます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これがないと、接続済みのアカウントだけが同期されたルームを予約でき、それ以外の人は
 気づかないうちに予約できません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjzezmx1yat4cpybxybruc">
+      <w:hyperlink w:history="1" r:id="rIddny0vl2douu86g4dpv4is">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 の一部として設定し、実在の担当者ではなく、この用途のために新しく作ったアカウントを
 使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">後から変更できます</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1972,75 +1972,75 @@
       <w:r>
         <w:t xml:space="preserve">どこから始めるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (システム連携)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続したら、次に設定すべきは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz4bk2ojcivhynkeetv4tu">
+      <w:hyperlink w:history="1" r:id="rIdabcrxb3tj8ojdvlzkf_46">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddxuck86b0g34ko1b5ndn4">
+      <w:hyperlink w:history="1" r:id="rIdbv_pzx7aj1hvuiydpcjq4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルーム</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgmbbcr_xjcklbg2cfys0z">
+      <w:hyperlink w:history="1" r:id="rIdphpze45srpmuukuildvmg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2465,51 +2465,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaq5aizp4woeq2eusogrfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdy2nnsvdvle7oqo6ijkgym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId-tqimgfvdwq3bgkabkvea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdlyl6ywhzy_bg-8i69sxmn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdfqk8h85qam0bmlb1qxz5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdjzezmx1yat4cpybxybruc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdz4bk2ojcivhynkeetv4tu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddxuck86b0g34ko1b5ndn4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdgmbbcr_xjcklbg2cfys0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbe2e25de01d87a61a4f9291d2e75afa6af43c08.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd2bf1ff6ddfda71e99516e29d7423e8eeb0b648.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdktqjf4uvdwlq3kmew-usa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdfe3ay9fiesg3vql0o_ijx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId3uy2pfpusuhi_rk5akurh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdofi1oqu3ccolyyaqzqmjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdnxdnajac2o1ccymxxfemn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIddny0vl2douu86g4dpv4is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdabcrxb3tj8ojdvlzkf_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdbv_pzx7aj1hvuiydpcjq4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdphpze45srpmuukuildvmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bbe2e25de01d87a61a4f9291d2e75afa6af43c08.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd2bf1ff6ddfda71e99516e29d7423e8eeb0b648.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どの Microsoft 365 接続方法を選ぶか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>