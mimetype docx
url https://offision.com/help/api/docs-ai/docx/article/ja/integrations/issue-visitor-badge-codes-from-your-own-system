--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社システムで来訪者バッジのコードを発行する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">自社の入退室管理が生成した認証コードしか受け付けない拠点向けの設定です。バッジは 作られたあと送られずに待機し、自社の来訪者管理システムからコードが届いた時点で それを記録し、メールの送信が解除されます。</w:t>
+        <w:t xml:space="preserve">自社の入退室管理が生成した認証コードしか受け付けない拠点向けの設定です。バッジは作られたあと送られずに待機し、自社の来訪者管理システムからコードが届いた時点でそれを記録し、メールの送信が解除されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0skgnu64eys0klhy9gayq">
+      <w:hyperlink w:history="1" r:id="rIdr8g-to5ptwrhhmru5ccw4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/issue-visitor-badge-codes-from-your-own-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社の入退室管理が生成した認証コードしか受け付けない建物があります。そうした拠点では Offision が
 生成した QR はバリアの前で役に立たないため、Offision の側を待たせる必要があります。バッジは作られる
 ものの送られずに保留され、自社の来訪者管理システムがそのバッジの持つコードを供給し、そこで初めて
 来訪者の手元へ届きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -153,51 +153,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">外部バッジコードを必須にするは、発行の瞬間を移します。バッジは、自分が持つことになるコードが自社システムから届くまで、送られずに待ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 これは来訪者連携の応用編で、基本編がすでに動いていることを前提にしています。先に
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpfl-4hpff38rf8zentkdg">
+      <w:hyperlink w:history="1" r:id="rIdwkbbahfxinxmb8tlhjbgi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision の来訪者バッジでゲートを開ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をお読みください。加えて、来訪者管理システム側に、Offision からの呼び出しを </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受ける</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ことも、
 Offision へ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1211,51 +1211,51 @@
               <w:t xml:space="preserve">外部バッジコードを表示する</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> をオフにしたのにコードが表示される</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5790"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">外部バッジコードを必須にする</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> がオフになっている — この設定は外部発行のコードにしか効きません — か、訪問先の別の場所がオプトアウトされていない。詳しくは</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddn2a0ncfcnw6aznqjek8a">
+            <w:hyperlink w:history="1" r:id="rIdkqj10rtea8iqvoppgvyex">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者コードの表示と非表示</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3570"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ゲートでは通るのに受付が来訪者を見つけられない</w:t>
             </w:r>
@@ -1716,51 +1716,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0skgnu64eys0klhy9gayq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdpfl-4hpff38rf8zentkdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIddn2a0ncfcnw6aznqjek8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c121d9198fb1b225d08d238246978b1c3a4a6d2a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53b3e472ed3789e8659c3edc88116e8d3aef86d6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr8g-to5ptwrhhmru5ccw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdwkbbahfxinxmb8tlhjbgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdkqj10rtea8iqvoppgvyex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c121d9198fb1b225d08d238246978b1c3a4a6d2a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53b3e472ed3789e8659c3edc88116e8d3aef86d6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>自社システムで来訪者バッジのコードを発行する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>