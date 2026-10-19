--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr8g-to5ptwrhhmru5ccw4">
+      <w:hyperlink w:history="1" r:id="rIdfa1gscgxjxwgvxwyudaun">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/issue-visitor-badge-codes-from-your-own-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社の入退室管理が生成した認証コードしか受け付けない建物があります。そうした拠点では Offision が
 生成した QR はバリアの前で役に立たないため、Offision の側を待たせる必要があります。バッジは作られる
 ものの送られずに保留され、自社の来訪者管理システムがそのバッジの持つコードを供給し、そこで初めて
 来訪者の手元へ届きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -153,51 +153,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">外部バッジコードを必須にするは、発行の瞬間を移します。バッジは、自分が持つことになるコードが自社システムから届くまで、送られずに待ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 これは来訪者連携の応用編で、基本編がすでに動いていることを前提にしています。先に
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwkbbahfxinxmb8tlhjbgi">
+      <w:hyperlink w:history="1" r:id="rId0ljdwfeo_3v8j2pvpjr8h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision の来訪者バッジでゲートを開ける</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をお読みください。加えて、来訪者管理システム側に、Offision からの呼び出しを </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">受ける</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ことも、
 Offision へ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1211,51 +1211,51 @@
               <w:t xml:space="preserve">外部バッジコードを表示する</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> をオフにしたのにコードが表示される</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5790"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">外部バッジコードを必須にする</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> がオフになっている — この設定は外部発行のコードにしか効きません — か、訪問先の別の場所がオプトアウトされていない。詳しくは</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkqj10rtea8iqvoppgvyex">
+            <w:hyperlink w:history="1" r:id="rIdvwiivkgtoqmpxfuj_5zeo">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者コードの表示と非表示</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3570"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ゲートでは通るのに受付が来訪者を見つけられない</w:t>
             </w:r>
@@ -1716,51 +1716,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr8g-to5ptwrhhmru5ccw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdwkbbahfxinxmb8tlhjbgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdkqj10rtea8iqvoppgvyex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c121d9198fb1b225d08d238246978b1c3a4a6d2a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53b3e472ed3789e8659c3edc88116e8d3aef86d6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfa1gscgxjxwgvxwyudaun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rId0ljdwfeo_3v8j2pvpjr8h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdvwiivkgtoqmpxfuj_5zeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc02d8545ae26fcb22d2fde918353671db881b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b21962989c52e4cfb4fd2ba33944818b8c067ee.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>自社システムで来訪者バッジのコードを発行する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>