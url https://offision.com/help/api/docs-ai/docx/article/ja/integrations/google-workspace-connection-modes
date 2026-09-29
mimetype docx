--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,117 +26,117 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">どの Google Workspace 接続方法を選ぶか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision と Google Workspace の接続方法は 2 つあり、片方ではモードも選べます。 接続する前に一度読んでください。この選択が、その後にできることを決めます。</w:t>
+        <w:t xml:space="preserve">Offision と Google Workspace の接続方法は 2 つあり、片方ではモードも選べます。接続する前に一度読んでください。この選択が、その後にできることを決めます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduk6iqgrzgjak0voewiuzc">
+      <w:hyperlink w:history="1" r:id="rIdbdovvdnvnsxj06p0zdmgs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/google-workspace-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision と Google Workspace のつながりは 1 つですが、その接続のしかたは 2 通りあります。
 どちらでもカレンダーは同期されます。違うのは、誰のアプリ登録を使うのか、そして
 Offision が届く範囲をどこまで自分で決められるのかです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続する前にこの選択をしてください。どちらも最後は同じ Google のサインイン画面に
 たどり着きますが、そのサインインが何を含むのかを決められるのは片方だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続は 1 つでも、複数でも構いません。2 つ目の Google Workspace 組織も、並べて使う
 Microsoft 365 も、それぞれ自分のカードになります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdctcq8kj15vtz9wsrvkeot">
+      <w:hyperlink w:history="1" r:id="rIdw9ro1musgntitgtl-5cjl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">複数のディレクトリを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つの接続方法</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -469,51 +469,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">30 分ほど。2 人がかり</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ほとんどの組織にはクイック接続が適しています。セキュリティポリシー上 Offision の
 アプリを認められない場合、または既定より狭いモードを使いたい場合に、自社でアプリを
 登録してください。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdek61ztb48tnr5mb_9qn-9">
+      <w:hyperlink w:history="1" r:id="rIdskdm9cbngdydouf-zxacp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の OAuth アプリで Google Workspace に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="gws-hub-card-ja" descr="接続済みの Google Workspace 連携。管理する対象がすべて 1 枚のカードに並びます。" title="接続済みの Google Workspace 連携。管理する対象がすべて 1 枚のカードに並びます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -674,51 +674,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室はカレンダーのアドレスを 1 件ずつ追加します。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 会議室の一覧から選ぶ画面も、
 ディレクトリ全体を取り込む一括同期もありません。Offision が読むのは委任アカウント
 自身のカレンダーリストなので、そのアカウントが Google カレンダーで登録して初めて
 追加できるようになります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmuq-ydx3lne7ieigj7qyy">
+      <w:hyperlink w:history="1" r:id="rIdtpscq0fclcdip0wnsbs3n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1101,51 +1101,51 @@
       <w:r>
         <w:t xml:space="preserve">Google Workspace は、組織外のアカウントによるリソースの予約を許可しません。そのため
 Google アカウントではなく Offision のアカウントで予約する人がいる場合、その予約は
 Google アカウント——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約エージェントアカウント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——の名前で行われます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これがないと、接続済みのアカウントだけが Google の会議室を予約でき、それ以外の人は
 気づかないうちに予約できません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4p2qlqma0ywndq8z-fb5s">
+      <w:hyperlink w:history="1" r:id="rId5wlb58wyarqvv075jee5r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 の一部として設定し、実在の担当者ではなく、この用途のために新しく作ったアカウントを
 使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Google ではできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1199,75 +1199,75 @@
       <w:r>
         <w:t xml:space="preserve">どこから始めるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (システム連携)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続したら、次に設定すべきは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsl5gtftppn45zylj3golb">
+      <w:hyperlink w:history="1" r:id="rIdzzh9lsywpwe_s1dqlmikz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbxjvigjtb219bvpb--wdk">
+      <w:hyperlink w:history="1" r:id="rIdvywzpac2e-ne38rhtcj6x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm61_pafluqx_ubj2yseyx">
+      <w:hyperlink w:history="1" r:id="rIdnr8vcfdh_7g2banxfzl7h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet のリンク</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1692,51 +1692,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduk6iqgrzgjak0voewiuzc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdctcq8kj15vtz9wsrvkeot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdek61ztb48tnr5mb_9qn-9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdmuq-ydx3lne7ieigj7qyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId4p2qlqma0ywndq8z-fb5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdsl5gtftppn45zylj3golb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdbxjvigjtb219bvpb--wdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdm61_pafluqx_ubj2yseyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/835c5ec1cbc0e62d8d820e252d4676596f632ca4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44c1e6bd5f712e42fa8682e7a8f8b6cce2abdbfc.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbdovvdnvnsxj06p0zdmgs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdw9ro1musgntitgtl-5cjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdskdm9cbngdydouf-zxacp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdtpscq0fclcdip0wnsbs3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId5wlb58wyarqvv075jee5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdzzh9lsywpwe_s1dqlmikz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdvywzpac2e-ne38rhtcj6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdnr8vcfdh_7g2banxfzl7h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/835c5ec1cbc0e62d8d820e252d4676596f632ca4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44c1e6bd5f712e42fa8682e7a8f8b6cce2abdbfc.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どの Google Workspace 接続方法を選ぶか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>