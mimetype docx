--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,91 +52,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdovvdnvnsxj06p0zdmgs">
+      <w:hyperlink w:history="1" r:id="rId6tm1ljdrud0iv6d4c51my">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/google-workspace-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision と Google Workspace のつながりは 1 つですが、その接続のしかたは 2 通りあります。
 どちらでもカレンダーは同期されます。違うのは、誰のアプリ登録を使うのか、そして
 Offision が届く範囲をどこまで自分で決められるのかです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続する前にこの選択をしてください。どちらも最後は同じ Google のサインイン画面に
 たどり着きますが、そのサインインが何を含むのかを決められるのは片方だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続は 1 つでも、複数でも構いません。2 つ目の Google Workspace 組織も、並べて使う
 Microsoft 365 も、それぞれ自分のカードになります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw9ro1musgntitgtl-5cjl">
+      <w:hyperlink w:history="1" r:id="rIdet42uci1ra8_uol_wqe5p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">複数のディレクトリを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つの接続方法</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -469,51 +469,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">30 分ほど。2 人がかり</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ほとんどの組織にはクイック接続が適しています。セキュリティポリシー上 Offision の
 アプリを認められない場合、または既定より狭いモードを使いたい場合に、自社でアプリを
 登録してください。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdskdm9cbngdydouf-zxacp">
+      <w:hyperlink w:history="1" r:id="rId8zlr6m1roak531k0ibanf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の OAuth アプリで Google Workspace に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="gws-hub-card-ja" descr="接続済みの Google Workspace 連携。管理する対象がすべて 1 枚のカードに並びます。" title="接続済みの Google Workspace 連携。管理する対象がすべて 1 枚のカードに並びます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -674,51 +674,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室はカレンダーのアドレスを 1 件ずつ追加します。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 会議室の一覧から選ぶ画面も、
 ディレクトリ全体を取り込む一括同期もありません。Offision が読むのは委任アカウント
 自身のカレンダーリストなので、そのアカウントが Google カレンダーで登録して初めて
 追加できるようになります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtpscq0fclcdip0wnsbs3n">
+      <w:hyperlink w:history="1" r:id="rIdwkpt1pnt-mic7ydxkuenh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1101,51 +1101,51 @@
       <w:r>
         <w:t xml:space="preserve">Google Workspace は、組織外のアカウントによるリソースの予約を許可しません。そのため
 Google アカウントではなく Offision のアカウントで予約する人がいる場合、その予約は
 Google アカウント——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約エージェントアカウント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——の名前で行われます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これがないと、接続済みのアカウントだけが Google の会議室を予約でき、それ以外の人は
 気づかないうちに予約できません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5wlb58wyarqvv075jee5r">
+      <w:hyperlink w:history="1" r:id="rIdfij7ouc0-j3zqguwkupxn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 の一部として設定し、実在の担当者ではなく、この用途のために新しく作ったアカウントを
 使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Google ではできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1199,75 +1199,75 @@
       <w:r>
         <w:t xml:space="preserve">どこから始めるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (システム連携)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続したら、次に設定すべきは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzzh9lsywpwe_s1dqlmikz">
+      <w:hyperlink w:history="1" r:id="rIdifmr_tqauepzhss78fola">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvywzpac2e-ne38rhtcj6x">
+      <w:hyperlink w:history="1" r:id="rIdyrszcyele99d_hcs3_rpy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnr8vcfdh_7g2banxfzl7h">
+      <w:hyperlink w:history="1" r:id="rIdyfkmskzo3pxh1qke-qqn1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet のリンク</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1692,51 +1692,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbdovvdnvnsxj06p0zdmgs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdw9ro1musgntitgtl-5cjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdskdm9cbngdydouf-zxacp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdtpscq0fclcdip0wnsbs3n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId5wlb58wyarqvv075jee5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdzzh9lsywpwe_s1dqlmikz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdvywzpac2e-ne38rhtcj6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdnr8vcfdh_7g2banxfzl7h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/835c5ec1cbc0e62d8d820e252d4676596f632ca4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/44c1e6bd5f712e42fa8682e7a8f8b6cce2abdbfc.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6tm1ljdrud0iv6d4c51my" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdet42uci1ra8_uol_wqe5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId8zlr6m1roak531k0ibanf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdwkpt1pnt-mic7ydxkuenh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdfij7ouc0-j3zqguwkupxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdifmr_tqauepzhss78fola" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdyrszcyele99d_hcs3_rpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdyfkmskzo3pxh1qke-qqn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54387dc748c5dea9f155f15f21e51b3ebddb30cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3a4eabad1736567f5b8c66424d087075e153283.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どの Google Workspace 接続方法を選ぶか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>