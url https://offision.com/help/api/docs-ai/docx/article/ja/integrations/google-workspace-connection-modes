--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,91 +52,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6tm1ljdrud0iv6d4c51my">
+      <w:hyperlink w:history="1" r:id="rIdcllhzba40tvn3jdmy_y2t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/google-workspace-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision と Google Workspace のつながりは 1 つですが、その接続のしかたは 2 通りあります。
 どちらでもカレンダーは同期されます。違うのは、誰のアプリ登録を使うのか、そして
 Offision が届く範囲をどこまで自分で決められるのかです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続する前にこの選択をしてください。どちらも最後は同じ Google のサインイン画面に
 たどり着きますが、そのサインインが何を含むのかを決められるのは片方だけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続は 1 つでも、複数でも構いません。2 つ目の Google Workspace 組織も、並べて使う
 Microsoft 365 も、それぞれ自分のカードになります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdet42uci1ra8_uol_wqe5p">
+      <w:hyperlink w:history="1" r:id="rId1mpnqxcnrliyfy9seiyyx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">複数のディレクトリを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つの接続方法</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -469,51 +469,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">30 分ほど。2 人がかり</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ほとんどの組織にはクイック接続が適しています。セキュリティポリシー上 Offision の
 アプリを認められない場合、または既定より狭いモードを使いたい場合に、自社でアプリを
 登録してください。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8zlr6m1roak531k0ibanf">
+      <w:hyperlink w:history="1" r:id="rIdif_dismvcfe2___y9z58w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の OAuth アプリで Google Workspace に接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="gws-hub-card-ja" descr="接続済みの Google Workspace 連携。管理する対象がすべて 1 枚のカードに並びます。" title="接続済みの Google Workspace 連携。管理する対象がすべて 1 枚のカードに並びます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -674,51 +674,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">会議室はカレンダーのアドレスを 1 件ずつ追加します。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 会議室の一覧から選ぶ画面も、
 ディレクトリ全体を取り込む一括同期もありません。Offision が読むのは委任アカウント
 自身のカレンダーリストなので、そのアカウントが Google カレンダーで登録して初めて
 追加できるようになります。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwkpt1pnt-mic7ydxkuenh">
+      <w:hyperlink w:history="1" r:id="rIdbo-vo4jj2v7e3zmwqpc4a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1101,51 +1101,51 @@
       <w:r>
         <w:t xml:space="preserve">Google Workspace は、組織外のアカウントによるリソースの予約を許可しません。そのため
 Google アカウントではなく Offision のアカウントで予約する人がいる場合、その予約は
 Google アカウント——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約エージェントアカウント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——の名前で行われます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これがないと、接続済みのアカウントだけが Google の会議室を予約でき、それ以外の人は
 気づかないうちに予約できません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfij7ouc0-j3zqguwkupxn">
+      <w:hyperlink w:history="1" r:id="rIdd3o3qji30fdxay9-gpnrf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 の一部として設定し、実在の担当者ではなく、この用途のために新しく作ったアカウントを
 使ってください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Google ではできないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1199,75 +1199,75 @@
       <w:r>
         <w:t xml:space="preserve">どこから始めるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (システム連携)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続したら、次に設定すべきは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdifmr_tqauepzhss78fola">
+      <w:hyperlink w:history="1" r:id="rIdhvbisqoxcntymywa0kxie">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyrszcyele99d_hcs3_rpy">
+      <w:hyperlink w:history="1" r:id="rIdl77iu_igqszmdimn2cksd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyfkmskzo3pxh1qke-qqn1">
+      <w:hyperlink w:history="1" r:id="rIdr6pf3kje9nof2xko4uh9r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet のリンク</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1692,51 +1692,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6tm1ljdrud0iv6d4c51my" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdet42uci1ra8_uol_wqe5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId8zlr6m1roak531k0ibanf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdwkpt1pnt-mic7ydxkuenh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdfij7ouc0-j3zqguwkupxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdifmr_tqauepzhss78fola" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdyrszcyele99d_hcs3_rpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdyfkmskzo3pxh1qke-qqn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54387dc748c5dea9f155f15f21e51b3ebddb30cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3a4eabad1736567f5b8c66424d087075e153283.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcllhzba40tvn3jdmy_y2t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId1mpnqxcnrliyfy9seiyyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdif_dismvcfe2___y9z58w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdbo-vo4jj2v7e3zmwqpc4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdd3o3qji30fdxay9-gpnrf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdhvbisqoxcntymywa0kxie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdl77iu_igqszmdimn2cksd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdr6pf3kje9nof2xko4uh9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54387dc748c5dea9f155f15f21e51b3ebddb30cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3a4eabad1736567f5b8c66424d087075e153283.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>どの Google Workspace 接続方法を選ぶか</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>