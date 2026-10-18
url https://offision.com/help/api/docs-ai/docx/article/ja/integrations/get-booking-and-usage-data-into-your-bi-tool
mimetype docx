--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,115 +52,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn3nnc3lgknyj7_hiytmpw">
+      <w:hyperlink w:history="1" r:id="rIdk-aeb_lgys_jzschf1dad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/get-booking-and-usage-data-into-your-bi-tool/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約データと利用データが Offision から出ていく道は 2 つあります。レポート画面
 から誰かがダウンロードするファイルか、REST API です。API は同じ予約を行単位で
 返し、利用状況は集計済みの数値で返します。Power BI、Tableau をはじめどの
 レポートツールも、このどちらかを使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ファイルで取るか、API を呼ぶか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">今日中に数字が必要なら、ファイルで取ります。一覧とレポートの各画面は Excel
 または CSV で自身をエクスポートできます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1yxanjv42aiwkan-nx2fu">
+      <w:hyperlink w:history="1" r:id="rId9wy6k2-f8vsxpfol8luhm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">エクスポートボタンの場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に一覧があり、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2yh3tgbizaigupwgmrvfz">
+      <w:hyperlink w:history="1" r:id="rIdy0d5j8_fiumqlcikys4vh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのレポートがどの疑問に答えるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 が各レポートの中身を説明しています。そのまま分析に回すことを前提に作られている
 ダウンロードは、予約分析のピボットテーブル </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8j_yl80ou-ett4d6v8bzf">
+      <w:hyperlink w:history="1" r:id="rId0tdpotzf8l-ifdjrhnnwk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーリソース利用レポート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で、ブックには </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Raw data</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> シート — 組み合わせごとに 1 行のフラットな形、
 ピボットテーブルが期待する形 — が含まれます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,51 +204,51 @@
         <w:t xml:space="preserve"> で作成する連携クライアントです。長期有効
 な </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセストークン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> か、シークレットを 1 日有効な Bearer トークンに交換する
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OAuth2 クライアント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のどちらかになります。どちらの仕組みも、その周りの
 守りも </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmhpmyvisv3nofwjwmsdga">
+      <w:hyperlink w:history="1" r:id="rId27lutskxm1xxcbetmu5ir">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社システムをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/external-authentication-setting (API 認証)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -453,247 +453,247 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">すべての予約を行として</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId_tvwt78hncrrqu8d3bza6">
+            <w:hyperlink w:history="1" r:id="rIduigabruibcamaozkx2mrc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソース予定</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約 1 件につき 1 行、ページング付き。日付、リソース、リソース種別、主催者、予約ステータス、フリーテキストで絞り込み</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じ予約をスプレッドシートで</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId7pzitw8wbpfocgn67_4vr">
+            <w:hyperlink w:history="1" r:id="rId85wj1f9zncxc6coxihouy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約エクスポート</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">指定したタイムゾーンでの .xlsx ストリーム。メールドメインを 1 つ指定することも可</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームごとの利用量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIda6vd73kmtxr29mcpmyyp3">
+            <w:hyperlink w:history="1" r:id="rIdvbfzdrjrmrlcnawrps_rd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソース別の予約</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リソースごとの予約件数、利用分数、利用率</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">その推移</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId3b-qlzfotppwk9hllgtz2">
+            <w:hyperlink w:history="1" r:id="rId-bgmef8wogthfw3ty-t_s">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">時間別の予約</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じ 3 つの数値を期間ごとに — 5 分単位から月単位まで</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約ではなくセンサーが捉えた在室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdtmmhwmjkpctfzjqy_q8je">
+            <w:hyperlink w:history="1" r:id="rIdfbye95qjlkyhiluakhli-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソース別の在室</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">、および時間別の対になる呼び出し</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じ 2 つの形を、予約ではなく実測で</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -701,122 +701,122 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1 日の来訪者数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdirzka264-13-dt3eslx1s">
+            <w:hyperlink w:history="1" r:id="rIdevejn02zr5ambhtatqhbz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者バッジ統計</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">その日の予定、滞在中、退出済み、未到着、滞在超過の件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ID の背後にある名前</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIde1_fqfmmzieqzlvcuvwgl">
+            <w:hyperlink w:history="1" r:id="rIdimol8miztjijo3cgmc6de">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソース</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> と </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIduokm5_tr50nrsopx_p_ot">
+            <w:hyperlink w:history="1" r:id="rId2setehzjt-uummrymw68y">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">建物</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">、</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqtz5cysoz_7becufyspwe">
+            <w:hyperlink w:history="1" r:id="rIdfiaia5thiyyqwdp1qudtd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ユーザー</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> とそのグループ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">数値を結合する相手。部署を返す呼び出しはなく、ユーザーグループが最も近いもの</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1208,84 +1208,84 @@
         <w:t xml:space="preserve"> Power BI、Tableau、Zapier、
 Power Automate はいずれも、ふつうの REST クライアントとして Offision を呼ぶか、
 エクスポートしたファイルを読みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">抽出データを送り出す仕組みはありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 最も近いのは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeitg4qtuvwuhbftmbu0b2">
+      <w:hyperlink w:history="1" r:id="rIdbefzqo9tahwio7ukf2kaq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約サマリーのメール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で、
 スケジュールに従ってスプレッドシートを添付します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">監査証跡は API にありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 専用の画面からダウンロードするだけです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdflflvw3bzjfsj2qywmivg">
+      <w:hyperlink w:history="1" r:id="rIdumfcafb9tyemje2jwj1v7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">監査証跡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1731,51 +1731,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn3nnc3lgknyj7_hiytmpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId1yxanjv42aiwkan-nx2fu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rId2yh3tgbizaigupwgmrvfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rId8j_yl80ou-ett4d6v8bzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdmhpmyvisv3nofwjwmsdga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rId_tvwt78hncrrqu8d3bza6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/booking/GET/api/external/booking/resource-appointment" TargetMode="External"/><Relationship Id="rId7pzitw8wbpfocgn67_4vr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/booking/GET/api/external/booking/export/by-bookable-resources" TargetMode="External"/><Relationship Id="rIda6vd73kmtxr29mcpmyyp3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/analyze/GET/api/external/analyze/booking/by-bookable-resources" TargetMode="External"/><Relationship Id="rId3b-qlzfotppwk9hllgtz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/analyze/GET/api/external/analyze/booking/by-time" TargetMode="External"/><Relationship Id="rIdtmmhwmjkpctfzjqy_q8je" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/analyze/GET/api/external/analyze/occupancy/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdirzka264-13-dt3eslx1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/dashboard/GET/api/external/dashboard/visitor-badge-statistics" TargetMode="External"/><Relationship Id="rIde1_fqfmmzieqzlvcuvwgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/bookableresource/GET/api/external/bookable-resource" TargetMode="External"/><Relationship Id="rIduokm5_tr50nrsopx_p_ot" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/building/GET/api/external/building" TargetMode="External"/><Relationship Id="rIdqtz5cysoz_7becufyspwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/user/GET/api/external/user" TargetMode="External"/><Relationship Id="rIdeitg4qtuvwuhbftmbu0b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdflflvw3bzjfsj2qywmivg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89d3ff853a7594a11da76af0fcb47eb8395d17af.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5ad1bf7994c85daa20d9dc0bc91029dd6e31ca5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk-aeb_lgys_jzschf1dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId9wy6k2-f8vsxpfol8luhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdy0d5j8_fiumqlcikys4vh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rId0tdpotzf8l-ifdjrhnnwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId27lutskxm1xxcbetmu5ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIduigabruibcamaozkx2mrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/booking/GET/api/external/booking/resource-appointment" TargetMode="External"/><Relationship Id="rId85wj1f9zncxc6coxihouy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/booking/GET/api/external/booking/export/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdvbfzdrjrmrlcnawrps_rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/analyze/GET/api/external/analyze/booking/by-bookable-resources" TargetMode="External"/><Relationship Id="rId-bgmef8wogthfw3ty-t_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/analyze/GET/api/external/analyze/booking/by-time" TargetMode="External"/><Relationship Id="rIdfbye95qjlkyhiluakhli-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/analyze/GET/api/external/analyze/occupancy/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdevejn02zr5ambhtatqhbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/dashboard/GET/api/external/dashboard/visitor-badge-statistics" TargetMode="External"/><Relationship Id="rIdimol8miztjijo3cgmc6de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/bookableresource/GET/api/external/bookable-resource" TargetMode="External"/><Relationship Id="rId2setehzjt-uummrymw68y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/building/GET/api/external/building" TargetMode="External"/><Relationship Id="rIdfiaia5thiyyqwdp1qudtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/user/GET/api/external/user" TargetMode="External"/><Relationship Id="rIdbefzqo9tahwio7ukf2kaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdumfcafb9tyemje2jwj1v7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01e93898d7dfe0681ba5db4ec6eccd6542304bdd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95bd0dca363c00419284776d2a8aea6d52362cad.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約・利用データを BI ツールに取り込む</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>