--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,115 +52,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk-aeb_lgys_jzschf1dad">
+      <w:hyperlink w:history="1" r:id="rIdypnrs43k_suo9llphdgps">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/get-booking-and-usage-data-into-your-bi-tool/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約データと利用データが Offision から出ていく道は 2 つあります。レポート画面
 から誰かがダウンロードするファイルか、REST API です。API は同じ予約を行単位で
 返し、利用状況は集計済みの数値で返します。Power BI、Tableau をはじめどの
 レポートツールも、このどちらかを使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ファイルで取るか、API を呼ぶか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">今日中に数字が必要なら、ファイルで取ります。一覧とレポートの各画面は Excel
 または CSV で自身をエクスポートできます。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9wy6k2-f8vsxpfol8luhm">
+      <w:hyperlink w:history="1" r:id="rIde_xy5tahegrmh9bkdlkr7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">エクスポートボタンの場所</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 に一覧があり、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy0d5j8_fiumqlcikys4vh">
+      <w:hyperlink w:history="1" r:id="rId5rvdkzdfcynszh2a8md12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どのレポートがどの疑問に答えるか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 が各レポートの中身を説明しています。そのまま分析に回すことを前提に作られている
 ダウンロードは、予約分析のピボットテーブル </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0tdpotzf8l-ifdjrhnnwk">
+      <w:hyperlink w:history="1" r:id="rIdtt8u11hkhdv4vaaxiirvz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザーリソース利用レポート</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で、ブックには </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Raw data</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> シート — 組み合わせごとに 1 行のフラットな形、
 ピボットテーブルが期待する形 — が含まれます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,51 +204,51 @@
         <w:t xml:space="preserve"> で作成する連携クライアントです。長期有効
 な </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アクセストークン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> か、シークレットを 1 日有効な Bearer トークンに交換する
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OAuth2 クライアント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のどちらかになります。どちらの仕組みも、その周りの
 守りも </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId27lutskxm1xxcbetmu5ir">
+      <w:hyperlink w:history="1" r:id="rIdl_ri0uud2wdgapglauak-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社システムをつなぐ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/external-authentication-setting (API 認証)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -453,247 +453,247 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">すべての予約を行として</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIduigabruibcamaozkx2mrc">
+            <w:hyperlink w:history="1" r:id="rId3sqlnd2_avqnnrhbin4jw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソース予定</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約 1 件につき 1 行、ページング付き。日付、リソース、リソース種別、主催者、予約ステータス、フリーテキストで絞り込み</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じ予約をスプレッドシートで</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId85wj1f9zncxc6coxihouy">
+            <w:hyperlink w:history="1" r:id="rIdmeivi0k99d0nrqwlq-dqp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">予約エクスポート</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">指定したタイムゾーンでの .xlsx ストリーム。メールドメインを 1 つ指定することも可</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ルームごとの利用量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdvbfzdrjrmrlcnawrps_rd">
+            <w:hyperlink w:history="1" r:id="rIdjmctqphhxznt5kd-1bubc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソース別の予約</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リソースごとの予約件数、利用分数、利用率</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">その推移</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId-bgmef8wogthfw3ty-t_s">
+            <w:hyperlink w:history="1" r:id="rId7uuryviwpab0wu4utkts_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">時間別の予約</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じ 3 つの数値を期間ごとに — 5 分単位から月単位まで</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約ではなくセンサーが捉えた在室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdfbye95qjlkyhiluakhli-">
+            <w:hyperlink w:history="1" r:id="rId3fvt8bbeodqd9dqaof6jj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソース別の在室</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">、および時間別の対になる呼び出し</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同じ 2 つの形を、予約ではなく実測で</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -701,122 +701,122 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1 日の来訪者数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdevejn02zr5ambhtatqhbz">
+            <w:hyperlink w:history="1" r:id="rIdvqv9phers93j6ue6jvk_x">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">来訪者バッジ統計</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">その日の予定、滞在中、退出済み、未到着、滞在超過の件数</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1101"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ID の背後にある名前</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdimol8miztjijo3cgmc6de">
+            <w:hyperlink w:history="1" r:id="rIdbspuh_vv8dbzufhobqwj2">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">リソース</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> と </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2setehzjt-uummrymw68y">
+            <w:hyperlink w:history="1" r:id="rIdprhzerp41yhuv_t9kb2uk">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">建物</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">、</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfiaia5thiyyqwdp1qudtd">
+            <w:hyperlink w:history="1" r:id="rIdive9bm8xu9uwbqtnldx0z">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ユーザー</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> とそのグループ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4129"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">数値を結合する相手。部署を返す呼び出しはなく、ユーザーグループが最も近いもの</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1208,84 +1208,84 @@
         <w:t xml:space="preserve"> Power BI、Tableau、Zapier、
 Power Automate はいずれも、ふつうの REST クライアントとして Offision を呼ぶか、
 エクスポートしたファイルを読みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">抽出データを送り出す仕組みはありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 最も近いのは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbefzqo9tahwio7ukf2kaq">
+      <w:hyperlink w:history="1" r:id="rIdnjnpftcqwmggogzl39cc_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約サマリーのメール</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> で、
 スケジュールに従ってスプレッドシートを添付します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">監査証跡は API にありません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 専用の画面からダウンロードするだけです —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdumfcafb9tyemje2jwj1v7">
+      <w:hyperlink w:history="1" r:id="rIdbtnekgxc2sep3vmuxrknu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">監査証跡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1731,51 +1731,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk-aeb_lgys_jzschf1dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId9wy6k2-f8vsxpfol8luhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdy0d5j8_fiumqlcikys4vh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rId0tdpotzf8l-ifdjrhnnwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId27lutskxm1xxcbetmu5ir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIduigabruibcamaozkx2mrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/booking/GET/api/external/booking/resource-appointment" TargetMode="External"/><Relationship Id="rId85wj1f9zncxc6coxihouy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/booking/GET/api/external/booking/export/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdvbfzdrjrmrlcnawrps_rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/analyze/GET/api/external/analyze/booking/by-bookable-resources" TargetMode="External"/><Relationship Id="rId-bgmef8wogthfw3ty-t_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/analyze/GET/api/external/analyze/booking/by-time" TargetMode="External"/><Relationship Id="rIdfbye95qjlkyhiluakhli-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/analyze/GET/api/external/analyze/occupancy/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdevejn02zr5ambhtatqhbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/dashboard/GET/api/external/dashboard/visitor-badge-statistics" TargetMode="External"/><Relationship Id="rIdimol8miztjijo3cgmc6de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/bookableresource/GET/api/external/bookable-resource" TargetMode="External"/><Relationship Id="rId2setehzjt-uummrymw68y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/building/GET/api/external/building" TargetMode="External"/><Relationship Id="rIdfiaia5thiyyqwdp1qudtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/user/GET/api/external/user" TargetMode="External"/><Relationship Id="rIdbefzqo9tahwio7ukf2kaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdumfcafb9tyemje2jwj1v7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01e93898d7dfe0681ba5db4ec6eccd6542304bdd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95bd0dca363c00419284776d2a8aea6d52362cad.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdypnrs43k_suo9llphdgps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIde_xy5tahegrmh9bkdlkr7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rId5rvdkzdfcynszh2a8md12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdtt8u11hkhdv4vaaxiirvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdl_ri0uud2wdgapglauak-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rId3sqlnd2_avqnnrhbin4jw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/booking/GET/api/external/booking/resource-appointment" TargetMode="External"/><Relationship Id="rIdmeivi0k99d0nrqwlq-dqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/booking/GET/api/external/booking/export/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdjmctqphhxznt5kd-1bubc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/analyze/GET/api/external/analyze/booking/by-bookable-resources" TargetMode="External"/><Relationship Id="rId7uuryviwpab0wu4utkts_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/analyze/GET/api/external/analyze/booking/by-time" TargetMode="External"/><Relationship Id="rId3fvt8bbeodqd9dqaof6jj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/analyze/GET/api/external/analyze/occupancy/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdvqv9phers93j6ue6jvk_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/dashboard/GET/api/external/dashboard/visitor-badge-statistics" TargetMode="External"/><Relationship Id="rIdbspuh_vv8dbzufhobqwj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/bookableresource/GET/api/external/bookable-resource" TargetMode="External"/><Relationship Id="rIdprhzerp41yhuv_t9kb2uk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/building/GET/api/external/building" TargetMode="External"/><Relationship Id="rIdive9bm8xu9uwbqtnldx0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/#tag/user/GET/api/external/user" TargetMode="External"/><Relationship Id="rIdnjnpftcqwmggogzl39cc_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdbtnekgxc2sep3vmuxrknu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01e93898d7dfe0681ba5db4ec6eccd6542304bdd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95bd0dca363c00419284776d2a8aea6d52362cad.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約・利用データを BI ツールに取り込む</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>