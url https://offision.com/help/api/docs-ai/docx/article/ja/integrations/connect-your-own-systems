--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社システムをつなぐ: API、認証、自動化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">自社のソフトウェアが Offision に届く道筋 — スコープ付きの API 認証情報、REST リファレンスと OpenAPI ドキュメント、リダイレクト先となるシステム URL、自動化の ためのワークフローモジュール — と、送信 Webhook のように Offision が提供して いないもの。</w:t>
+        <w:t xml:space="preserve">自社のソフトウェアが Offision に届く道筋と、データが自社ソフトウェアに届く道筋 — スコープ付きの API 認証情報、REST リファレンスと OpenAPI ドキュメント、予約・利用・在室のデータをレポートや BI ツール向けに読み出す呼び出し、リダイレクト先となるシステム URL、そして自動化のためのワークフローモジュール。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv-xtberpxjep480cdztyj">
+      <w:hyperlink w:history="1" r:id="rIdxxo7w70weubol9ivhfor0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-your-own-systems/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社のソフトウェアが Offision に対してできることは、すべて 1 つのページから
 始まります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マーケットプレイス</w:t>
@@ -352,72 +352,86 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">API が扱う範囲</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">REST API は管理コンソールと同じものに届きます。予約と予約可能リソース（パネル
 表示内容とアクセスキーを含む）、ユーザーとユーザーグループ、建物、来訪予約と
 来訪者管理、サービス項目、ロッカー、電子ペーパーコントローラー、環境・在室・
 IoT スペースの各センサーと Milesight ゲートウェイ、分析とダッシュボードの数値、
 緊急状態、そして後述のワークフロー Webhook です。汎用の「デバイス」領域は
 ありません — デバイスへのアクセスは種類ごとです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完全なリファレンスは、このサイトの </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd4xfexur-gam8j-2hdxoa">
+      <w:hyperlink w:history="1" r:id="rIdpg2dmyuisqayffczt9u4b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">External API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ページに
 あります。すべてのエンドポイントとリクエスト／レスポンスの形、そして自社の
 ツールに読み込める </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OpenAPI ドキュメント</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> のダウンロードがあります。</w:t>
+        <w:t xml:space="preserve"> のダウンロードがあります。予約、
+ルームの利用状況、在室のデータを読み出す側 — レポート、データウェアハウス、
+BI ツール向け — には専用のページがあります。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdctuopu81xf8tnxei-i5ao">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">予約・利用データを BI ツールに
+取り込む</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社システムからのリダイレクト先</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じく </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マーケットプレイス</w:t>
       </w:r>
       <w:r>
@@ -772,66 +786,83 @@
 完了を待つかは選べます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これができないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">送信 Webhook の購読はありません。</w:t>
-[...3 lines deleted...]
-URL へ push しません。外へ呼び出すには、</w:t>
+        <w:t xml:space="preserve">汎用のイベント配信はありません。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Offision がテナント内のあらゆる変更を
+登録した URL へ push することはありません。あるのはもっと狭い仕組みです。
+クライアントは </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定した予約可能リソースにコールバック URL を購読</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> させる
+ことができ — その予約、アクセスキー、またはパネル表示内容 — いずれかが
+変わると Offision が POST します。送られるのはどのリソースが変わったかと、
+作成・更新・削除のどれかだけで、レコード本体は含まれないため、受け取った側が
+読み直します。再送も署名もなく 1 回だけ送られ、1 時間から 1 日で期限切れに
+なり、更新も取り消しもできず、コンソールには表示されません。来訪者や
+センサーに相当するものはありません。それ以外は、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ドメインイベント</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> トリガーに
-</w:t>
+        <w:t xml:space="preserve">
+トリガーに </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">HTTPリクエスト</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> アクションをつないだワークフローを作ります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1312,51 +1343,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv-xtberpxjep480cdztyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdd4xfexur-gam8j-2hdxoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e57d56891e46f952652bddaa93a30f3df0acaa4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf41772e26236e7576a80572b5f26a0bedff8340.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxxo7w70weubol9ivhfor0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdpg2dmyuisqayffczt9u4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/" TargetMode="External"/><Relationship Id="rIdctuopu81xf8tnxei-i5ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e57d56891e46f952652bddaa93a30f3df0acaa4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf41772e26236e7576a80572b5f26a0bedff8340.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>自社システムをつなぐ: API、認証、自動化</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>