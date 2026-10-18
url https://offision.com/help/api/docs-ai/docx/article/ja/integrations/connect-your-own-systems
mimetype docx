--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxxo7w70weubol9ivhfor0">
+      <w:hyperlink w:history="1" r:id="rIdknwp7jgzjy1nloh1epx6c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-your-own-systems/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社のソフトウェアが Offision に対してできることは、すべて 1 つのページから
 始まります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マーケットプレイス</w:t>
@@ -352,76 +352,76 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">API が扱う範囲</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">REST API は管理コンソールと同じものに届きます。予約と予約可能リソース（パネル
 表示内容とアクセスキーを含む）、ユーザーとユーザーグループ、建物、来訪予約と
 来訪者管理、サービス項目、ロッカー、電子ペーパーコントローラー、環境・在室・
 IoT スペースの各センサーと Milesight ゲートウェイ、分析とダッシュボードの数値、
 緊急状態、そして後述のワークフロー Webhook です。汎用の「デバイス」領域は
 ありません — デバイスへのアクセスは種類ごとです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完全なリファレンスは、このサイトの </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpg2dmyuisqayffczt9u4b">
+      <w:hyperlink w:history="1" r:id="rIdpgnfzmeliouvp6lrh2c3a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">External API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ページに
 あります。すべてのエンドポイントとリクエスト／レスポンスの形、そして自社の
 ツールに読み込める </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OpenAPI ドキュメント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のダウンロードがあります。予約、
 ルームの利用状況、在室のデータを読み出す側 — レポート、データウェアハウス、
 BI ツール向け — には専用のページがあります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdctuopu81xf8tnxei-i5ao">
+      <w:hyperlink w:history="1" r:id="rIdp8zf7dcwewvp51hckgge6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約・利用データを BI ツールに
 取り込む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社システムからのリダイレクト先</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1343,51 +1343,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxxo7w70weubol9ivhfor0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdpg2dmyuisqayffczt9u4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/" TargetMode="External"/><Relationship Id="rIdctuopu81xf8tnxei-i5ao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1e57d56891e46f952652bddaa93a30f3df0acaa4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf41772e26236e7576a80572b5f26a0bedff8340.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdknwp7jgzjy1nloh1epx6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdpgnfzmeliouvp6lrh2c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/" TargetMode="External"/><Relationship Id="rIdp8zf7dcwewvp51hckgge6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c8baa559a0e8a0e6ab3eacdb8e37eaa3691b71f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1a77214ef70b72f04ea67e75e7c7111bbe82b8b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>自社システムをつなぐ: API、認証、自動化</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>