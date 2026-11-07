--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdknwp7jgzjy1nloh1epx6c">
+      <w:hyperlink w:history="1" r:id="rIdof98226w_7bfhominunzt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-your-own-systems/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社のソフトウェアが Offision に対してできることは、すべて 1 つのページから
 始まります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">マーケットプレイス</w:t>
@@ -352,76 +352,76 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">API が扱う範囲</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">REST API は管理コンソールと同じものに届きます。予約と予約可能リソース（パネル
 表示内容とアクセスキーを含む）、ユーザーとユーザーグループ、建物、来訪予約と
 来訪者管理、サービス項目、ロッカー、電子ペーパーコントローラー、環境・在室・
 IoT スペースの各センサーと Milesight ゲートウェイ、分析とダッシュボードの数値、
 緊急状態、そして後述のワークフロー Webhook です。汎用の「デバイス」領域は
 ありません — デバイスへのアクセスは種類ごとです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完全なリファレンスは、このサイトの </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpgnfzmeliouvp6lrh2c3a">
+      <w:hyperlink w:history="1" r:id="rIdqz5mssgfpos5ngazzkv1o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">External API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ページに
 あります。すべてのエンドポイントとリクエスト／レスポンスの形、そして自社の
 ツールに読み込める </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OpenAPI ドキュメント</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> のダウンロードがあります。予約、
 ルームの利用状況、在室のデータを読み出す側 — レポート、データウェアハウス、
 BI ツール向け — には専用のページがあります。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp8zf7dcwewvp51hckgge6">
+      <w:hyperlink w:history="1" r:id="rIdirdzdczzbzcuqp_ua2wbz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約・利用データを BI ツールに
 取り込む</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社システムからのリダイレクト先</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1343,51 +1343,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdknwp7jgzjy1nloh1epx6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdpgnfzmeliouvp6lrh2c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/" TargetMode="External"/><Relationship Id="rIdp8zf7dcwewvp51hckgge6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c8baa559a0e8a0e6ab3eacdb8e37eaa3691b71f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1a77214ef70b72f04ea67e75e7c7111bbe82b8b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdof98226w_7bfhominunzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdqz5mssgfpos5ngazzkv1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ja/external-api/" TargetMode="External"/><Relationship Id="rIdirdzdczzbzcuqp_ua2wbz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c8baa559a0e8a0e6ab3eacdb8e37eaa3691b71f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1a77214ef70b72f04ea67e75e7c7111bbe82b8b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>自社システムをつなぐ: API、認証、自動化</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>