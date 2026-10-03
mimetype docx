--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse で API キーを作り、Offision に貼り付けて、ルームとデバイスを同期する ——およそ 10 分と、データが出るまでのポーリング 1 回分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-19</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdun_vvwabc0tjej-cqzugv">
+      <w:hyperlink w:history="1" r:id="rIdj1eyliazl9n0lqev9xlnc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-neat-pulse/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat Pulse の接続は、資格情報ひとつとダイアログひとつです。Neat 自身のコンソールで
 API キーを作り、Offision に貼り付けて、同期するルームとデバイスを選ぶ。あとは
 Offision がスケジュールに従って続けます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1133,51 +1133,52 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">シリアル</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、そして</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">オンライン</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">かどうかが付きます。</w:t>
+        <w:t xml:space="preserve">かどうかが付きます。同期では、
+各デバイスの IP アドレスと MAC アドレスも取り込まれます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームにチェックを入れ、その測定値の行き先を</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">リンク先</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で選びます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新規
@@ -1429,51 +1430,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同期された Neat デバイスの状態ページ。センサー構成を報告している。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">次に逆方向を確かめます。同じページの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse で開く</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が、Neat のコンソールの
 まさにこのデバイスに着地するはずです——名前だけでなく識別子が一致している証拠です。
 測定値がここからどこへ行くか——ルーム、予約カレンダー、サイネージ——は別の記事です：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdijmncctnqnoya2doi_3bu">
+      <w:hyperlink w:history="1" r:id="rIdtd_kttl1nurqqj3wuxf81">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat のセンサーデータを Offision で見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1754,51 +1755,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">デバイスはオンラインなのに期待したタイルがない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6455"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのモデルにそのセンサーがありません——</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsa9ztofs1qkqi0kq9ya1q">
+            <w:hyperlink w:history="1" r:id="rId1lik7o0nkhkgnpttgmvvy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">モデル別の表</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -2262,51 +2263,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdun_vvwabc0tjej-cqzugv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdijmncctnqnoya2doi_3bu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rIdsa9ztofs1qkqi0kq9ya1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ae5ce44ced42c8862e789520fbed6cb88124ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a2393562bcdae01ff76fa551133d830bb743e82.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/252bc427a65b394ec2d346a35d1f1060b569155d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97a8cbf94a5431764648f28643c80ce5bfdc955f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0151a7db97a4a541b3154331e55e58f05886d2bb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68cb45530c2b3a53b4be5710f851f00c360703d7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0641890b412d15d05fa0457fad08436e179e3b95.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj1eyliazl9n0lqev9xlnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdtd_kttl1nurqqj3wuxf81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId1lik7o0nkhkgnpttgmvvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ae5ce44ced42c8862e789520fbed6cb88124ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a2393562bcdae01ff76fa551133d830bb743e82.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/252bc427a65b394ec2d346a35d1f1060b569155d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97a8cbf94a5431764648f28643c80ce5bfdc955f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0151a7db97a4a541b3154331e55e58f05886d2bb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68cb45530c2b3a53b4be5710f851f00c360703d7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0641890b412d15d05fa0457fad08436e179e3b95.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Neat Pulse を接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>