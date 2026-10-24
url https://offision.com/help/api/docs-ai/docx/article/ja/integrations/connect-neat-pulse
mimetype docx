--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj1eyliazl9n0lqev9xlnc">
+      <w:hyperlink w:history="1" r:id="rId1purwevzwr1kwxyziajqo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-neat-pulse/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat Pulse の接続は、資格情報ひとつとダイアログひとつです。Neat 自身のコンソールで
 API キーを作り、Offision に貼り付けて、同期するルームとデバイスを選ぶ。あとは
 Offision がスケジュールに従って続けます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1430,51 +1430,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">同期された Neat デバイスの状態ページ。センサー構成を報告している。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">次に逆方向を確かめます。同じページの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat Pulse で開く</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">が、Neat のコンソールの
 まさにこのデバイスに着地するはずです——名前だけでなく識別子が一致している証拠です。
 測定値がここからどこへ行くか——ルーム、予約カレンダー、サイネージ——は別の記事です：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtd_kttl1nurqqj3wuxf81">
+      <w:hyperlink w:history="1" r:id="rIdrtfhzvrohj_tislmw1p2x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat のセンサーデータを Offision で見る</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1755,51 +1755,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">デバイスはオンラインなのに期待したタイルがない</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6455"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">そのモデルにそのセンサーがありません——</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId1lik7o0nkhkgnpttgmvvy">
+            <w:hyperlink w:history="1" r:id="rIdtdmeufwwjvyjxmiwqlhx3">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">モデル別の表</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">を参照してください</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2905"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -2263,51 +2263,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj1eyliazl9n0lqev9xlnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdtd_kttl1nurqqj3wuxf81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId1lik7o0nkhkgnpttgmvvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ae5ce44ced42c8862e789520fbed6cb88124ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a2393562bcdae01ff76fa551133d830bb743e82.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/252bc427a65b394ec2d346a35d1f1060b569155d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97a8cbf94a5431764648f28643c80ce5bfdc955f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0151a7db97a4a541b3154331e55e58f05886d2bb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/68cb45530c2b3a53b4be5710f851f00c360703d7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0641890b412d15d05fa0457fad08436e179e3b95.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1purwevzwr1kwxyziajqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdrtfhzvrohj_tislmw1p2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rIdtdmeufwwjvyjxmiwqlhx3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5477aa0fe11c14f49156348d0bbc9828d0a7450.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e13fb94b7ffd445677c469c6976af5464a12b067.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1178a30c4fa06859c130210674e6b583402f2c0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14b89e8357879b0206eea3abcdd908f67e880622.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8e75368490d00b82bbc33db6180f11efff3ddba.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6b952f92d06251d02203c00967d8e17b942e4dc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba6deda697b99a44d80c85eaee9bcba97d2c2e59.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Neat Pulse を接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>