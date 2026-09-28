--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,118 +26,218 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">複数のディレクトリを接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">はい、Offision は必要なだけディレクトリを接続できます。2 つ目の Microsoft 365 組織も、Microsoft 365 と並べた Google Workspace も一緒に使えます。各接続は それぞれのサインイン・ユーザー・ルーム・予約エージェントアカウントを持ちます。</w:t>
+        <w:t xml:space="preserve">はい、Offision は必要なだけディレクトリを接続できます。2 つ目の Microsoft 365 組織も、Microsoft 365 と並べた Google Workspace も、複数の Exchange サーバーも、 LDAP や ADFS も一緒に使えます。別のドメインやテナントにある工場・子会社・買収した会社は 2 つ目の接続になります。そのルームのメールボックスはその接続を通じて同期され、本社はその接続の予約エージェントアカウントを通じて予約します。各接続はそれぞれのサインイン・ユーザー・ルーム・エージェントアカウントを持ちます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwcdqpwt3_cutwvtzsflnt">
+      <w:hyperlink w:history="1" r:id="rIdmfmfmy2kivyd-qyxgnm4n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-more-than-one-directory/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Active Directory を 2 つ？ はい、使えます。特別なモードでもありません。Offision の
 ディレクトリ接続は一覧に並ぶカードで、最後のカードの下には、その名のとおりのボタンが
 あります — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">別の Microsoft 365 ディレクトリに接続</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">つまり 1 つの Offision テナントに、2 つ目の Microsoft 365（Entra ID）組織も、
 Microsoft 365 と並んだ Google Workspace も、複数の Exchange サーバーも、LDAP や
 オンプレミスの Active Directory も、ADFS サインインも — どの組み合わせでも同時に
 持てます。合併した会社、ビルを共有する会社、地域ごとの組織は、それぞれのディレクトリを
 1 枚のカードとして接続すれば、それで終わりです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">こんなときに使う</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">別ドメインの工場・倉庫・支店</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 独自の Microsoft 365 テナントや Google
+Workspace を持ち、ルームのメールボックスもそこにある場合。そのテナントを 2 つ目の
+ディレクトリとして接続すれば、ルームのメールボックスはその接続を通じて同期され、
+本社のスタッフはその接続の予約エージェントアカウントを通じて — 会社のカレンダー
+込みで — それらのルームを予約できます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">子会社や買収した会社</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">が、当面は自前のディレクトリとメールドメインを維持する
+場合。先に何かを移行する必要はありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 つの建物を共有する 2 つの会社</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、または会員企業ごとにディレクトリを持つ
+コワーキングスペース。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ある地域では Google Workspace、別の地域では Microsoft 365。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">いずれも、ドメイン間の信頼関係も、共有テナントも、メールボックスの移行も要りません。
+ルームを持つすべての接続に必要なのは、下で説明する予約エージェントアカウントだけです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3810000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-directory-shape-ja" descr="ディレクトリとローカルアカウントは 1 つの Offision テナントに並んで共存し、互いに何も共有しません。" title="ディレクトリとローカルアカウントは 1 つの Offision テナントに並んで共存し、互いに何も共有しません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -176,63 +276,63 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ディレクトリとローカルアカウントは 1 つの Offision テナントに並んで共存し、互いに何も共有しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各接続は独立している</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各カードは設定一式を自分だけで持ちます。接続方式も、接続したルームも、ユーザー同期も、
 サインインボタンも、予約エージェントアカウントも、すべてカードごとです。カード間で
 共有されるものは何もないので、2 つの組織が何かを揃える必要はありません — 片方が
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbe4vyjjzyqu09zfkib-vy">
+      <w:hyperlink w:history="1" r:id="rIdas5tteum9on1vcs8uwezf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アプリケーションモード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で、もう片方が
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy1xr1otorkzrgk5_iqtz8">
+      <w:hyperlink w:history="1" r:id="rIdvypj3fd3_-cvo1hz3pfgs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委任アカウント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">でも構いません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3400425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-m365-add-connection-ja" descr="Microsoft 365 の接続一覧 —「別の Microsoft 365 ディレクトリに接続」で、1 つ目の隣に 2 つ目の組織を追加します。" title="Microsoft 365 の接続一覧 —「別の Microsoft 365 ディレクトリに接続」で、1 つ目の隣に 2 つ目の組織を追加します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -423,63 +523,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">サインインボタンの名前は接続ごとに付けます。ログインページで 2 つのディレクトリの人を分ける、唯一の手掛かりです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">詳しくは </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpjel47q42p-tsscpowfok">
+      <w:hyperlink w:history="1" r:id="rIdm7xyfl656hy0sr5awfccl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 でサインインできるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtzfub_tyhcx29wrs-vulp">
+      <w:hyperlink w:history="1" r:id="rIdq_1eehbsh6rc4f_d1attd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace でサインインできるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人はどれか 1 つのディレクトリに属する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -497,51 +597,51 @@
 ログインし、どのディレクトリにも属しません。契約スタッフや受付用のアカウントに
 Microsoft や Google のライセンスは要りません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルールは 1 つ — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 人はちょうど 1 つの接続に属します</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。同じメールアドレスが
 接続済みの 2 つのディレクトリに存在してはいけません。存在すると、同期のたびに
 最後に同期したディレクトリへアカウントが付け替えられ、もう片方からのサインインは
 「同じメール アドレスを持つユーザーが既に存在します」で失敗します。アドレスの集合を
 重ならないようにするか、重なる人を片方の</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgnopvy20bpkj8mvidvzgi">
+      <w:hyperlink w:history="1" r:id="rId7d_bnpkqtypeapo7pmvlr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">同期範囲</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 から外してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームもどれか 1 つのディレクトリに属する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -615,63 +715,63 @@
 予約者は参加者として追加され、カレンダーの招待はエージェントのメールボックスから
 届きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">エージェントアカウントがないと、その接続は予約をブロックします。自分のディレクトリの
 人だけがルームを予約でき、それ以外の全員は黙って予約できなくなります。複数
 ディレクトリのテナントでは、ルームを持つ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">接続に設定してください —
 実在の人のアカウントではなく、この目的のために新しく作ったアカウントで。手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpra3pwizfxaibih4rlxiw">
+      <w:hyperlink w:history="1" r:id="rIddt4odtzeglx_bihbyagrw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">または
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5s8vrm_ie5pzddq463qrw">
+      <w:hyperlink w:history="1" r:id="rIdq5egelnnijbyv8qapu9mr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace からルームを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の
 中にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="4038600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-booking-agent-ja" descr="予約エージェントアカウント — その接続が、自分のディレクトリの外の全員に代わって予約するアカウントです。" title="予約エージェントアカウント — その接続が、自分のディレクトリの外の全員に代わって予約するアカウントです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -731,63 +831,63 @@
       <w:r>
         <w:t xml:space="preserve">どこから始めるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (システム連携)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つ目のディレクトリは、1 つ目とまったく同じ手順で接続します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvblr5yehhfsj5vppibhb1">
+      <w:hyperlink w:history="1" r:id="rId-vvivhgbqbgyalxasdvoo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">または
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaku5nj31lypvppmxprvrt">
+      <w:hyperlink w:history="1" r:id="rId1xahktripe-muwmt151m1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。その後、その
 カードでルーム・ユーザー・サインインの設定を同じように進めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2895600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-marketplace-tiles-ja" descr="マーケットプレイスに並ぶ Microsoft 365 と Google Workspace — 両方を接続でき、それぞれが自分のディレクトリ一覧を持ちます。" title="マーケットプレイスに並ぶ Microsoft 365 と Google Workspace — 両方を接続でき、それぞれが自分のディレクトリ一覧を持ちます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1275,51 +1375,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwcdqpwt3_cutwvtzsflnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdbe4vyjjzyqu09zfkib-vy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdy1xr1otorkzrgk5_iqtz8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdpjel47q42p-tsscpowfok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdtzfub_tyhcx29wrs-vulp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdgnopvy20bpkj8mvidvzgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdpra3pwizfxaibih4rlxiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId5s8vrm_ie5pzddq463qrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdvblr5yehhfsj5vppibhb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdaku5nj31lypvppmxprvrt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cc707db225a3b672f58aefbb6fe03ec682e6411.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e460590d6f00698e3f33bf69645ede56904d3933.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c72671953730cb4ff6edec43212adb913f05fed.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24a948a94fc1442d641a133fafde50e1ace4d742.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c524947ed37fe0dbcb95d47ec1d7ac2dc1cd6b8a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12ea9fafb01caca89bf13d16ce3180042c71e951.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmfmfmy2kivyd-qyxgnm4n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdas5tteum9on1vcs8uwezf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdvypj3fd3_-cvo1hz3pfgs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdm7xyfl656hy0sr5awfccl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdq_1eehbsh6rc4f_d1attd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rId7d_bnpkqtypeapo7pmvlr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddt4odtzeglx_bihbyagrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdq5egelnnijbyv8qapu9mr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId-vvivhgbqbgyalxasdvoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rId1xahktripe-muwmt151m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cc707db225a3b672f58aefbb6fe03ec682e6411.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e460590d6f00698e3f33bf69645ede56904d3933.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c72671953730cb4ff6edec43212adb913f05fed.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24a948a94fc1442d641a133fafde50e1ace4d742.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c524947ed37fe0dbcb95d47ec1d7ac2dc1cd6b8a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12ea9fafb01caca89bf13d16ce3180042c71e951.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>複数のディレクトリを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>