--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmfmfmy2kivyd-qyxgnm4n">
+      <w:hyperlink w:history="1" r:id="rId5tdpzze8qyt_b28xkmn27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-more-than-one-directory/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Active Directory を 2 つ？ はい、使えます。特別なモードでもありません。Offision の
 ディレクトリ接続は一覧に並ぶカードで、最後のカードの下には、その名のとおりのボタンが
 あります — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -276,63 +276,63 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ディレクトリとローカルアカウントは 1 つの Offision テナントに並んで共存し、互いに何も共有しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各接続は独立している</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各カードは設定一式を自分だけで持ちます。接続方式も、接続したルームも、ユーザー同期も、
 サインインボタンも、予約エージェントアカウントも、すべてカードごとです。カード間で
 共有されるものは何もないので、2 つの組織が何かを揃える必要はありません — 片方が
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdas5tteum9on1vcs8uwezf">
+      <w:hyperlink w:history="1" r:id="rId0-lwafxjem0khbw3_oigk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アプリケーションモード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で、もう片方が
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvypj3fd3_-cvo1hz3pfgs">
+      <w:hyperlink w:history="1" r:id="rIdus7qlcql0beah0kw-xsay">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委任アカウント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">でも構いません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3400425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-m365-add-connection-ja" descr="Microsoft 365 の接続一覧 —「別の Microsoft 365 ディレクトリに接続」で、1 つ目の隣に 2 つ目の組織を追加します。" title="Microsoft 365 の接続一覧 —「別の Microsoft 365 ディレクトリに接続」で、1 つ目の隣に 2 つ目の組織を追加します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -523,63 +523,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">サインインボタンの名前は接続ごとに付けます。ログインページで 2 つのディレクトリの人を分ける、唯一の手掛かりです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">詳しくは </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm7xyfl656hy0sr5awfccl">
+      <w:hyperlink w:history="1" r:id="rIdambqvlla8m90l4gnf3o7w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 でサインインできるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq_1eehbsh6rc4f_d1attd">
+      <w:hyperlink w:history="1" r:id="rIdbnbkl-ien3jdf_c9_rjh_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace でサインインできるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人はどれか 1 つのディレクトリに属する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -597,51 +597,51 @@
 ログインし、どのディレクトリにも属しません。契約スタッフや受付用のアカウントに
 Microsoft や Google のライセンスは要りません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルールは 1 つ — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 人はちょうど 1 つの接続に属します</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。同じメールアドレスが
 接続済みの 2 つのディレクトリに存在してはいけません。存在すると、同期のたびに
 最後に同期したディレクトリへアカウントが付け替えられ、もう片方からのサインインは
 「同じメール アドレスを持つユーザーが既に存在します」で失敗します。アドレスの集合を
 重ならないようにするか、重なる人を片方の</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7d_bnpkqtypeapo7pmvlr">
+      <w:hyperlink w:history="1" r:id="rIdkzymgxcgncjz9rmfi7vyl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">同期範囲</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 から外してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームもどれか 1 つのディレクトリに属する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -715,63 +715,63 @@
 予約者は参加者として追加され、カレンダーの招待はエージェントのメールボックスから
 届きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">エージェントアカウントがないと、その接続は予約をブロックします。自分のディレクトリの
 人だけがルームを予約でき、それ以外の全員は黙って予約できなくなります。複数
 ディレクトリのテナントでは、ルームを持つ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">接続に設定してください —
 実在の人のアカウントではなく、この目的のために新しく作ったアカウントで。手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddt4odtzeglx_bihbyagrw">
+      <w:hyperlink w:history="1" r:id="rIdserciizf2hb1hnh24kn2p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">または
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq5egelnnijbyv8qapu9mr">
+      <w:hyperlink w:history="1" r:id="rIdm2d4setgql7q9bgzt7ku9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace からルームを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の
 中にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="4038600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-booking-agent-ja" descr="予約エージェントアカウント — その接続が、自分のディレクトリの外の全員に代わって予約するアカウントです。" title="予約エージェントアカウント — その接続が、自分のディレクトリの外の全員に代わって予約するアカウントです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -831,63 +831,63 @@
       <w:r>
         <w:t xml:space="preserve">どこから始めるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (システム連携)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つ目のディレクトリは、1 つ目とまったく同じ手順で接続します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-vvivhgbqbgyalxasdvoo">
+      <w:hyperlink w:history="1" r:id="rIdgphl25y8rnhmqn_hsr9ku">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">または
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1xahktripe-muwmt151m1">
+      <w:hyperlink w:history="1" r:id="rIdp3k_8exwlrwadv8zkmrof">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。その後、その
 カードでルーム・ユーザー・サインインの設定を同じように進めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2895600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-marketplace-tiles-ja" descr="マーケットプレイスに並ぶ Microsoft 365 と Google Workspace — 両方を接続でき、それぞれが自分のディレクトリ一覧を持ちます。" title="マーケットプレイスに並ぶ Microsoft 365 と Google Workspace — 両方を接続でき、それぞれが自分のディレクトリ一覧を持ちます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1375,51 +1375,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmfmfmy2kivyd-qyxgnm4n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdas5tteum9on1vcs8uwezf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdvypj3fd3_-cvo1hz3pfgs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdm7xyfl656hy0sr5awfccl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdq_1eehbsh6rc4f_d1attd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rId7d_bnpkqtypeapo7pmvlr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddt4odtzeglx_bihbyagrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdq5egelnnijbyv8qapu9mr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId-vvivhgbqbgyalxasdvoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rId1xahktripe-muwmt151m1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cc707db225a3b672f58aefbb6fe03ec682e6411.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e460590d6f00698e3f33bf69645ede56904d3933.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c72671953730cb4ff6edec43212adb913f05fed.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24a948a94fc1442d641a133fafde50e1ace4d742.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c524947ed37fe0dbcb95d47ec1d7ac2dc1cd6b8a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12ea9fafb01caca89bf13d16ce3180042c71e951.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5tdpzze8qyt_b28xkmn27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId0-lwafxjem0khbw3_oigk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdus7qlcql0beah0kw-xsay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdambqvlla8m90l4gnf3o7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdbnbkl-ien3jdf_c9_rjh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdkzymgxcgncjz9rmfi7vyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdserciizf2hb1hnh24kn2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdm2d4setgql7q9bgzt7ku9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdgphl25y8rnhmqn_hsr9ku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdp3k_8exwlrwadv8zkmrof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3b4aa93a68b6212870075a8dd4e853a0e9f30d2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f4d1373a6ffe8a0d8713aaaa3603494dd5751f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fffab4a1d4b6a5a368bd84021b2560a0fbb19208.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/587de7bb9c371bef9f61037efe73e628d4f97969.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64628c208ed7e2bcad2631c8a1b58c5aa6bc6817.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07494381a677abe5eb3c3f65f8cadda49089213a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>複数のディレクトリを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>