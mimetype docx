--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5tdpzze8qyt_b28xkmn27">
+      <w:hyperlink w:history="1" r:id="rId9qnikqeyaujsm6urgdfrg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-more-than-one-directory/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Active Directory を 2 つ？ はい、使えます。特別なモードでもありません。Offision の
 ディレクトリ接続は一覧に並ぶカードで、最後のカードの下には、その名のとおりのボタンが
 あります — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -276,63 +276,63 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ディレクトリとローカルアカウントは 1 つの Offision テナントに並んで共存し、互いに何も共有しません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各接続は独立している</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各カードは設定一式を自分だけで持ちます。接続方式も、接続したルームも、ユーザー同期も、
 サインインボタンも、予約エージェントアカウントも、すべてカードごとです。カード間で
 共有されるものは何もないので、2 つの組織が何かを揃える必要はありません — 片方が
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0-lwafxjem0khbw3_oigk">
+      <w:hyperlink w:history="1" r:id="rId53zj3fyrdkztaupiywtrl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アプリケーションモード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">で、もう片方が
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdus7qlcql0beah0kw-xsay">
+      <w:hyperlink w:history="1" r:id="rId5gjhpdefxt0ivtc_eywkq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委任アカウント</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">でも構いません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3400425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-m365-add-connection-ja" descr="Microsoft 365 の接続一覧 —「別の Microsoft 365 ディレクトリに接続」で、1 つ目の隣に 2 つ目の組織を追加します。" title="Microsoft 365 の接続一覧 —「別の Microsoft 365 ディレクトリに接続」で、1 つ目の隣に 2 つ目の組織を追加します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -523,63 +523,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">サインインボタンの名前は接続ごとに付けます。ログインページで 2 つのディレクトリの人を分ける、唯一の手掛かりです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">詳しくは </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdambqvlla8m90l4gnf3o7w">
+      <w:hyperlink w:history="1" r:id="rIdzs7uckhgfirs3xdg1shp8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 でサインインできるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbnbkl-ien3jdf_c9_rjh_">
+      <w:hyperlink w:history="1" r:id="rIdtbofrtr5dmktxlx_tvzlu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace でサインインできるようにする</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">人はどれか 1 つのディレクトリに属する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -597,51 +597,51 @@
 ログインし、どのディレクトリにも属しません。契約スタッフや受付用のアカウントに
 Microsoft や Google のライセンスは要りません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルールは 1 つ — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1 人はちょうど 1 つの接続に属します</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。同じメールアドレスが
 接続済みの 2 つのディレクトリに存在してはいけません。存在すると、同期のたびに
 最後に同期したディレクトリへアカウントが付け替えられ、もう片方からのサインインは
 「同じメール アドレスを持つユーザーが既に存在します」で失敗します。アドレスの集合を
 重ならないようにするか、重なる人を片方の</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkzymgxcgncjz9rmfi7vyl">
+      <w:hyperlink w:history="1" r:id="rIdubbfmnnewvfne266xurr4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">同期範囲</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 から外してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームもどれか 1 つのディレクトリに属する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -715,63 +715,63 @@
 予約者は参加者として追加され、カレンダーの招待はエージェントのメールボックスから
 届きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">エージェントアカウントがないと、その接続は予約をブロックします。自分のディレクトリの
 人だけがルームを予約でき、それ以外の全員は黙って予約できなくなります。複数
 ディレクトリのテナントでは、ルームを持つ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すべての</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">接続に設定してください —
 実在の人のアカウントではなく、この目的のために新しく作ったアカウントで。手順は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdserciizf2hb1hnh24kn2p">
+      <w:hyperlink w:history="1" r:id="rIdyfwitdnae5-2ruhkajjsu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">または
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm2d4setgql7q9bgzt7ku9">
+      <w:hyperlink w:history="1" r:id="rIdtoposzm3e0iy4wxaopk1n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace からルームを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">の
 中にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="4038600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-booking-agent-ja" descr="予約エージェントアカウント — その接続が、自分のディレクトリの外の全員に代わって予約するアカウントです。" title="予約エージェントアカウント — その接続が、自分のディレクトリの外の全員に代わって予約するアカウントです。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -831,63 +831,63 @@
       <w:r>
         <w:t xml:space="preserve">どこから始めるか</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (システム連携)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 つ目のディレクトリは、1 つ目とまったく同じ手順で接続します —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgphl25y8rnhmqn_hsr9ku">
+      <w:hyperlink w:history="1" r:id="rIdcesseflysx-pfkilkfv2d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">または
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp3k_8exwlrwadv8zkmrof">
+      <w:hyperlink w:history="1" r:id="rIdefc2sm6gjzczc6jrael5l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。その後、その
 カードでルーム・ユーザー・サインインの設定を同じように進めてください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2895600"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-marketplace-tiles-ja" descr="マーケットプレイスに並ぶ Microsoft 365 と Google Workspace — 両方を接続でき、それぞれが自分のディレクトリ一覧を持ちます。" title="マーケットプレイスに並ぶ Microsoft 365 と Google Workspace — 両方を接続でき、それぞれが自分のディレクトリ一覧を持ちます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1375,51 +1375,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5tdpzze8qyt_b28xkmn27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId0-lwafxjem0khbw3_oigk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdus7qlcql0beah0kw-xsay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdambqvlla8m90l4gnf3o7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdbnbkl-ien3jdf_c9_rjh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdkzymgxcgncjz9rmfi7vyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdserciizf2hb1hnh24kn2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdm2d4setgql7q9bgzt7ku9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdgphl25y8rnhmqn_hsr9ku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdp3k_8exwlrwadv8zkmrof" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3b4aa93a68b6212870075a8dd4e853a0e9f30d2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f4d1373a6ffe8a0d8713aaaa3603494dd5751f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fffab4a1d4b6a5a368bd84021b2560a0fbb19208.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/587de7bb9c371bef9f61037efe73e628d4f97969.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64628c208ed7e2bcad2631c8a1b58c5aa6bc6817.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07494381a677abe5eb3c3f65f8cadda49089213a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9qnikqeyaujsm6urgdfrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId53zj3fyrdkztaupiywtrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId5gjhpdefxt0ivtc_eywkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdzs7uckhgfirs3xdg1shp8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdtbofrtr5dmktxlx_tvzlu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdubbfmnnewvfne266xurr4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdyfwitdnae5-2ruhkajjsu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdtoposzm3e0iy4wxaopk1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdcesseflysx-pfkilkfv2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdefc2sm6gjzczc6jrael5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3b4aa93a68b6212870075a8dd4e853a0e9f30d2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f4d1373a6ffe8a0d8713aaaa3603494dd5751f9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fffab4a1d4b6a5a368bd84021b2560a0fbb19208.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/587de7bb9c371bef9f61037efe73e628d4f97969.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64628c208ed7e2bcad2631c8a1b58c5aa6bc6817.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07494381a677abe5eb3c3f65f8cadda49089213a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>複数のディレクトリを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>