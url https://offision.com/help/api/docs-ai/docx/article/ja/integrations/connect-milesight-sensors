--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnhxo4nzan6l7brenz7bu5">
+      <w:hyperlink w:history="1" r:id="rIddudzrpvpt_bu6h-d_0cnt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-milesight-sensors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision からゲートウェイを探しに行くことはありません。測定値をどこへ送るかを
 ゲートウェイ側に教えます。作業は 2 つに分かれます——Offision でゲートウェイを
 追加してアドレスとトークンを受け取り、その両方をゲートウェイ側のコンソールに
 入力します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -157,51 +157,51 @@
         <w:t xml:space="preserve">ネットワーク上でのゲートウェイのアドレスと、ゲートウェイ自身のサインイン情報</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ゲートウェイのファームウェア </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">60.0.0.50 以降</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy2bk-5nj8hefhkl_7bw9p">
+      <w:hyperlink w:history="1" r:id="rIdlwjwry3lv6bogk694heur">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">必須である理由</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各センサーがすでにゲートウェイに参加し、機種の解読設定が済んでいること。
 どちらも Offision が関わる前に Milesight 側の道具で行います</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1791,51 +1791,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あとは待ちます——一斉ではなく、少しずつ現れます。空気センサーは数分で報告し、
 誰もいないデスクのセンサーは何時間も黙っていることがあります。待ちたくなければ
 センサーの電源を入れ直してください。すぐに再参加し、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Join notification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行が
 働いて、数秒で配線が正しいことが分かります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">センサーが並んだら、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4esf_2k4-pzkxhx4sgfnn">
+      <w:hyperlink w:history="1" r:id="rIdblle_y-g8os1oxzvves7w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクや会議室を割り当てます</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ——測定値が Offision の他の機能で使えるようになるのはそこからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2634,51 +2634,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnhxo4nzan6l7brenz7bu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdy2bk-5nj8hefhkl_7bw9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#12501;&#12449;&#12540;&#12512;&#12454;&#12455;&#12450;&#12399;-600050-&#20197;&#38477;" TargetMode="External"/><Relationship Id="rId4esf_2k4-pzkxhx4sgfnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30133ae4cff03d163c5ce69dd2576ec9a1bc4d90.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed1c1c9e5afc5771ce62a31701c06f9db88220e7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15a89ebd67c7b28f50acce04a13655dac88fb314.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f54244cd210d9ab78c54c3ab51665343270a4ae3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008f9a0a3651dfe9aa77c18e2ba6dc3c0257388c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d276c16a695a527c120b4d23653e0def883b84f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddudzrpvpt_bu6h-d_0cnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdlwjwry3lv6bogk694heur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#12501;&#12449;&#12540;&#12512;&#12454;&#12455;&#12450;&#12399;-600050-&#20197;&#38477;" TargetMode="External"/><Relationship Id="rIdblle_y-g8os1oxzvves7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30133ae4cff03d163c5ce69dd2576ec9a1bc4d90.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed1c1c9e5afc5771ce62a31701c06f9db88220e7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15a89ebd67c7b28f50acce04a13655dac88fb314.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f54244cd210d9ab78c54c3ab51665343270a4ae3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008f9a0a3651dfe9aa77c18e2ba6dc3c0257388c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d276c16a695a527c120b4d23653e0def883b84f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Milesight センサーを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>