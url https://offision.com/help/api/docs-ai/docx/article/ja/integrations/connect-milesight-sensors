--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddudzrpvpt_bu6h-d_0cnt">
+      <w:hyperlink w:history="1" r:id="rIdlareo9wgdzocwn00jlnaq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-milesight-sensors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision からゲートウェイを探しに行くことはありません。測定値をどこへ送るかを
 ゲートウェイ側に教えます。作業は 2 つに分かれます——Offision でゲートウェイを
 追加してアドレスとトークンを受け取り、その両方をゲートウェイ側のコンソールに
 入力します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -157,51 +157,51 @@
         <w:t xml:space="preserve">ネットワーク上でのゲートウェイのアドレスと、ゲートウェイ自身のサインイン情報</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ゲートウェイのファームウェア </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">60.0.0.50 以降</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlwjwry3lv6bogk694heur">
+      <w:hyperlink w:history="1" r:id="rIdcy_cpolm7y2uhs1ufcpbh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">必須である理由</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各センサーがすでにゲートウェイに参加し、機種の解読設定が済んでいること。
 どちらも Offision が関わる前に Milesight 側の道具で行います</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1791,51 +1791,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あとは待ちます——一斉ではなく、少しずつ現れます。空気センサーは数分で報告し、
 誰もいないデスクのセンサーは何時間も黙っていることがあります。待ちたくなければ
 センサーの電源を入れ直してください。すぐに再参加し、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Join notification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行が
 働いて、数秒で配線が正しいことが分かります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">センサーが並んだら、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdblle_y-g8os1oxzvves7w">
+      <w:hyperlink w:history="1" r:id="rIdg7rpkfp0uw4hbgy2m2kdl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクや会議室を割り当てます</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ——測定値が Offision の他の機能で使えるようになるのはそこからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2634,51 +2634,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddudzrpvpt_bu6h-d_0cnt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdlwjwry3lv6bogk694heur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#12501;&#12449;&#12540;&#12512;&#12454;&#12455;&#12450;&#12399;-600050-&#20197;&#38477;" TargetMode="External"/><Relationship Id="rIdblle_y-g8os1oxzvves7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30133ae4cff03d163c5ce69dd2576ec9a1bc4d90.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed1c1c9e5afc5771ce62a31701c06f9db88220e7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15a89ebd67c7b28f50acce04a13655dac88fb314.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f54244cd210d9ab78c54c3ab51665343270a4ae3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008f9a0a3651dfe9aa77c18e2ba6dc3c0257388c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d276c16a695a527c120b4d23653e0def883b84f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlareo9wgdzocwn00jlnaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdcy_cpolm7y2uhs1ufcpbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#12501;&#12449;&#12540;&#12512;&#12454;&#12455;&#12450;&#12399;-600050-&#20197;&#38477;" TargetMode="External"/><Relationship Id="rIdg7rpkfp0uw4hbgy2m2kdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6be26884f6c67ec8f48ca9561c9d401b06a6654d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71d0add5f375b388f5bdaf8262756a7e41cee357.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfe0ce2184cd1d6be2625d4271b7f1fff991270c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b62cd045f0c5ca543d900218d74ef0f00ab74ca7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9999635b92338b954f3008fdd7db3279f6996212.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a86782a2d7b92f8adc353d44719f3b12cc40a6ec.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Milesight センサーを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>