--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlareo9wgdzocwn00jlnaq">
+      <w:hyperlink w:history="1" r:id="rIdzbv-gvm8eiqzkepjwv6dm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-milesight-sensors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision からゲートウェイを探しに行くことはありません。測定値をどこへ送るかを
 ゲートウェイ側に教えます。作業は 2 つに分かれます——Offision でゲートウェイを
 追加してアドレスとトークンを受け取り、その両方をゲートウェイ側のコンソールに
 入力します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -157,51 +157,51 @@
         <w:t xml:space="preserve">ネットワーク上でのゲートウェイのアドレスと、ゲートウェイ自身のサインイン情報</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ゲートウェイのファームウェア </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">60.0.0.50 以降</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcy_cpolm7y2uhs1ufcpbh">
+      <w:hyperlink w:history="1" r:id="rIdlkpy4kjkf_lhguvt7bex-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">必須である理由</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">各センサーがすでにゲートウェイに参加し、機種の解読設定が済んでいること。
 どちらも Offision が関わる前に Milesight 側の道具で行います</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1791,51 +1791,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">あとは待ちます——一斉ではなく、少しずつ現れます。空気センサーは数分で報告し、
 誰もいないデスクのセンサーは何時間も黙っていることがあります。待ちたくなければ
 センサーの電源を入れ直してください。すぐに再参加し、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Join notification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> の行が
 働いて、数秒で配線が正しいことが分かります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">センサーが並んだら、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg7rpkfp0uw4hbgy2m2kdl">
+      <w:hyperlink w:history="1" r:id="rId3z6n0r3y5j3qedmridnh_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">デスクや会議室を割り当てます</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ——測定値が Offision の他の機能で使えるようになるのはそこからです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2634,51 +2634,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlareo9wgdzocwn00jlnaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdcy_cpolm7y2uhs1ufcpbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#12501;&#12449;&#12540;&#12512;&#12454;&#12455;&#12450;&#12399;-600050-&#20197;&#38477;" TargetMode="External"/><Relationship Id="rIdg7rpkfp0uw4hbgy2m2kdl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6be26884f6c67ec8f48ca9561c9d401b06a6654d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71d0add5f375b388f5bdaf8262756a7e41cee357.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfe0ce2184cd1d6be2625d4271b7f1fff991270c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b62cd045f0c5ca543d900218d74ef0f00ab74ca7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9999635b92338b954f3008fdd7db3279f6996212.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a86782a2d7b92f8adc353d44719f3b12cc40a6ec.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzbv-gvm8eiqzkepjwv6dm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdlkpy4kjkf_lhguvt7bex-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#12501;&#12449;&#12540;&#12512;&#12454;&#12455;&#12450;&#12399;-600050-&#20197;&#38477;" TargetMode="External"/><Relationship Id="rId3z6n0r3y5j3qedmridnh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6be26884f6c67ec8f48ca9561c9d401b06a6654d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71d0add5f375b388f5bdaf8262756a7e41cee357.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfe0ce2184cd1d6be2625d4271b7f1fff991270c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b62cd045f0c5ca543d900218d74ef0f00ab74ca7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9999635b92338b954f3008fdd7db3279f6996212.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a86782a2d7b92f8adc353d44719f3b12cc40a6ec.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Milesight センサーを接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>