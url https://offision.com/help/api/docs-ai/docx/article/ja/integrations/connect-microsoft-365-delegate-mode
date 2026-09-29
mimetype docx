--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,129 +26,129 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委任モードで Microsoft 365 に接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 つの Microsoft アカウントがサインインし、そのカレンダー権限で Offision が動きます。 管理者は不要で、テナント全体への承認もありません。所要 5 分ほど。</w:t>
+        <w:t xml:space="preserve">1 つの Microsoft アカウントがサインインし、そのカレンダー権限で Offision が動きます。管理者は不要で、テナント全体への承認もありません。所要 5 分ほど。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkjp2o17ptsi9ohxc3ogpe">
+      <w:hyperlink w:history="1" r:id="rIdngneldmgjavjsswfkrpkn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-microsoft-365-delegate-mode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委任モードは、テナント全体の承認を誰にも求めずに Microsoft 365 を接続します。1 人が
 自分の Microsoft アカウントでサインインし、Offision の動作はすべてそのアカウントの
 カレンダー権限の上で行われます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このモードの魅力と限界は、どちらもここから来ています。組織全体に対して承認された
 ものが何もないので、組織全体に及ぶことも何もできません。ルームはアドレスを 1 件ずつ
 追加し、ユーザーは同期ではなくインポートになり、ユーザーグループは利用できません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームとユーザーを自動で最新に保ちたい場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx-uhehempa0kbnnzvpvqj">
+      <w:hyperlink w:history="1" r:id="rIdthb038kqury5e_i-ya-fs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アプリケーションモード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を選んでください。
 比較は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaocfoqktfbf0tyiwtmknc">
+      <w:hyperlink w:history="1" r:id="rIdpta2annfexj1tdzcuwefu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Microsoft 365 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3810000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-delegate-mode-ja" descr="1 つのメールボックスがサインインするので、カレンダーは双方向のままですが、ルームとユーザーは手作業になり、ユーザーグループはそもそもありません。" title="1 つのメールボックスがサインインするので、カレンダーは双方向のままですが、ルームとユーザーは手作業になり、ユーザーグループはそもそもありません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -699,51 +699,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームは連携カードの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続されたリソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から、メールボックスのアドレスで追加
 します。委任アカウントはその画面の上部に表示され、後から更新や差し替えを行うのも
 ここです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">詳細は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmlkzmact91ymr4htl4avy">
+      <w:hyperlink w:history="1" r:id="rIdtyketreuxzuwabdwop4d1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。接続済みアカウント以外の人が予約するために必要な予約エージェント
 アカウントもそこで説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 双方向で確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1626,51 +1626,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkjp2o17ptsi9ohxc3ogpe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdx-uhehempa0kbnnzvpvqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdaocfoqktfbf0tyiwtmknc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdmlkzmact91ymr4htl4avy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e56b6ee26898d0a5e4f06a8fa12df174f470b630.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd55a64ade60b97f17e4db7a272d1ac2bfb9efdd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdngneldmgjavjsswfkrpkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdthb038kqury5e_i-ya-fs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdpta2annfexj1tdzcuwefu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdtyketreuxzuwabdwop4d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e56b6ee26898d0a5e4f06a8fa12df174f470b630.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd55a64ade60b97f17e4db7a272d1ac2bfb9efdd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>委任モードで Microsoft 365 に接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>