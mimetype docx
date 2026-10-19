--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,103 +52,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdngneldmgjavjsswfkrpkn">
+      <w:hyperlink w:history="1" r:id="rIdsoi6ggaeof_f75z7hhkky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-microsoft-365-delegate-mode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委任モードは、テナント全体の承認を誰にも求めずに Microsoft 365 を接続します。1 人が
 自分の Microsoft アカウントでサインインし、Offision の動作はすべてそのアカウントの
 カレンダー権限の上で行われます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このモードの魅力と限界は、どちらもここから来ています。組織全体に対して承認された
 ものが何もないので、組織全体に及ぶことも何もできません。ルームはアドレスを 1 件ずつ
 追加し、ユーザーは同期ではなくインポートになり、ユーザーグループは利用できません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームとユーザーを自動で最新に保ちたい場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdthb038kqury5e_i-ya-fs">
+      <w:hyperlink w:history="1" r:id="rIdtt5rs6nehbjkqhuzy2oxi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アプリケーションモード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を選んでください。
 比較は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpta2annfexj1tdzcuwefu">
+      <w:hyperlink w:history="1" r:id="rIdmlq_pylyxslufoe1ugftj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Microsoft 365 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3810000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-delegate-mode-ja" descr="1 つのメールボックスがサインインするので、カレンダーは双方向のままですが、ルームとユーザーは手作業になり、ユーザーグループはそもそもありません。" title="1 つのメールボックスがサインインするので、カレンダーは双方向のままですが、ルームとユーザーは手作業になり、ユーザーグループはそもそもありません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -699,51 +699,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームは連携カードの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続されたリソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から、メールボックスのアドレスで追加
 します。委任アカウントはその画面の上部に表示され、後から更新や差し替えを行うのも
 ここです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">詳細は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtyketreuxzuwabdwop4d1">
+      <w:hyperlink w:history="1" r:id="rIdidpb7bvbptqpamxy5--w7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。接続済みアカウント以外の人が予約するために必要な予約エージェント
 アカウントもそこで説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 双方向で確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1626,51 +1626,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdngneldmgjavjsswfkrpkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdthb038kqury5e_i-ya-fs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdpta2annfexj1tdzcuwefu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdtyketreuxzuwabdwop4d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e56b6ee26898d0a5e4f06a8fa12df174f470b630.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd55a64ade60b97f17e4db7a272d1ac2bfb9efdd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsoi6ggaeof_f75z7hhkky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdtt5rs6nehbjkqhuzy2oxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdmlq_pylyxslufoe1ugftj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdidpb7bvbptqpamxy5--w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67dc3bc69d48cf72d65211d6a00e9d2abc3524fe.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4adef3c6ff35e1d622bc2702d72509707dd4003.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>委任モードで Microsoft 365 に接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>