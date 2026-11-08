--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,103 +52,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsoi6ggaeof_f75z7hhkky">
+      <w:hyperlink w:history="1" r:id="rId0nbc2pv1ccqs_gonnseiu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-microsoft-365-delegate-mode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委任モードは、テナント全体の承認を誰にも求めずに Microsoft 365 を接続します。1 人が
 自分の Microsoft アカウントでサインインし、Offision の動作はすべてそのアカウントの
 カレンダー権限の上で行われます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">このモードの魅力と限界は、どちらもここから来ています。組織全体に対して承認された
 ものが何もないので、組織全体に及ぶことも何もできません。ルームはアドレスを 1 件ずつ
 追加し、ユーザーは同期ではなくインポートになり、ユーザーグループは利用できません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームとユーザーを自動で最新に保ちたい場合は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtt5rs6nehbjkqhuzy2oxi">
+      <w:hyperlink w:history="1" r:id="rIdrwkmpuj9cxewaw890fjll">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">アプリケーションモード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を選んでください。
 比較は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmlq_pylyxslufoe1ugftj">
+      <w:hyperlink w:history="1" r:id="rIdv_hskdpzlfyzo3jskts6q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Microsoft 365 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3810000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-delegate-mode-ja" descr="1 つのメールボックスがサインインするので、カレンダーは双方向のままですが、ルームとユーザーは手作業になり、ユーザーグループはそもそもありません。" title="1 つのメールボックスがサインインするので、カレンダーは双方向のままですが、ルームとユーザーは手作業になり、ユーザーグループはそもそもありません。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -699,51 +699,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルームは連携カードの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接続されたリソース</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> から、メールボックスのアドレスで追加
 します。委任アカウントはその画面の上部に表示され、後から更新や差し替えを行うのも
 ここです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">詳細は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidpb7bvbptqpamxy5--w7">
+      <w:hyperlink w:history="1" r:id="rIdlsxoeik3cmmbfj2pqz7o3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365 からルームを同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。接続済みアカウント以外の人が予約するために必要な予約エージェント
 アカウントもそこで説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 双方向で確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1626,51 +1626,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsoi6ggaeof_f75z7hhkky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdtt5rs6nehbjkqhuzy2oxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdmlq_pylyxslufoe1ugftj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdidpb7bvbptqpamxy5--w7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67dc3bc69d48cf72d65211d6a00e9d2abc3524fe.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4adef3c6ff35e1d622bc2702d72509707dd4003.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0nbc2pv1ccqs_gonnseiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdrwkmpuj9cxewaw890fjll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdv_hskdpzlfyzo3jskts6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdlsxoeik3cmmbfj2pqz7o3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/67dc3bc69d48cf72d65211d6a00e9d2abc3524fe.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4adef3c6ff35e1d622bc2702d72509707dd4003.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>委任モードで Microsoft 365 に接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>