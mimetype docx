--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,107 +26,107 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリケーションモードで Microsoft 365 に接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Microsoft 365 の全体管理者が一度承認するだけで、ルーム・ユーザー・カレンダーが 自動で同期され続けます。所要 10 分ほど、その大半は待ち時間です。</w:t>
+        <w:t xml:space="preserve">Microsoft 365 の全体管理者が一度承認するだけで、ルーム・ユーザー・カレンダーが自動で同期され続けます。所要 10 分ほど、その大半は待ち時間です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmfoov41c_n_aiv3o8qgfz">
+      <w:hyperlink w:history="1" r:id="rIdbuywlxoawvkwux0pfzxhe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-microsoft-365-application-mode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリケーションモードは、ほとんどの組織が求める接続方法です。組織全体に対して一度
 承認すれば、その後はルーム、ユーザー、ユーザーグループ、カレンダーのすべてが、誰の
 手も借りずに同期され続けます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3 つの接続方法のどれにするかまだ決めていない場合は、まず
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9pql-djdkqf0vxwyghw0c">
+      <w:hyperlink w:history="1" r:id="rIdjig0wi9x5a1mtfnld9ipf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Microsoft 365 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をお読みください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-application-mode-ja" descr="管理者の同意が一度あれば、Microsoft 365 側のすべてに届きます。カレンダーは双方向、それ以外は自動で入ってきます。" title="管理者の同意が一度あれば、Microsoft 365 側のすべてに届きます。カレンダーは双方向、それ以外は自動で入ってきます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -497,63 +497,63 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">アプリケーションモード。4 つの同期ランプがすべて緑です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 モードボタン自体が表示されない場合、このサーバーには Offision のカレンダー
 アプリケーションが設定されておらず、従来のクイック接続しか提供されません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgj_otber5jzzmmofyf5hn">
+      <w:hyperlink w:history="1" r:id="rId08dzmdkm7wyckxnvmxnnz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委任モード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> か
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo4jj6iczs_j6kozxo3c48">
+      <w:hyperlink w:history="1" r:id="rId6no4mjof4d69aluygsnqp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の Entra ID アプリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を使用してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 管理者の同意を付与する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -967,75 +967,75 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じルームを Outlook から予約し、Offision に表示されることを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">片方向しか確認しないことが、中途半端な同期が出荷される原因です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのあと </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx80za2z2xlnmgl0xhqlaz">
+      <w:hyperlink w:history="1" r:id="rIdxjc91rdemsunhqadivbi6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルーム</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdertyfcccbr01rtt_v0y0i">
+      <w:hyperlink w:history="1" r:id="rIdgxrwhzrfrwegdii6czkok">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfflsgwgkqbvdqpyqpanw">
+      <w:hyperlink w:history="1" r:id="rIdrgigrucbppsysvcwr9fhr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を設定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1776,51 +1776,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmfoov41c_n_aiv3o8qgfz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rId9pql-djdkqf0vxwyghw0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdgj_otber5jzzmmofyf5hn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdo4jj6iczs_j6kozxo3c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdx80za2z2xlnmgl0xhqlaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdertyfcccbr01rtt_v0y0i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdtfflsgwgkqbvdqpyqpanw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a17f90b335a40eecba05bca74f172becba50343.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d505fab7c3d9c9c2e31d92d565572fe62a146c26.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/582b1c9481d7a8ae76282245b7334b2b887fc52a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4552ec8842a2dcb8c58b68d48359b7878432bd6f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbuywlxoawvkwux0pfzxhe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdjig0wi9x5a1mtfnld9ipf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId08dzmdkm7wyckxnvmxnnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rId6no4mjof4d69aluygsnqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdxjc91rdemsunhqadivbi6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdgxrwhzrfrwegdii6czkok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdrgigrucbppsysvcwr9fhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a17f90b335a40eecba05bca74f172becba50343.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d505fab7c3d9c9c2e31d92d565572fe62a146c26.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/582b1c9481d7a8ae76282245b7334b2b887fc52a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4552ec8842a2dcb8c58b68d48359b7878432bd6f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>アプリケーションモードで Microsoft 365 に接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>