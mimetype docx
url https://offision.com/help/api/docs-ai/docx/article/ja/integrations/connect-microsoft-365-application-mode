--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,81 +52,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbuywlxoawvkwux0pfzxhe">
+      <w:hyperlink w:history="1" r:id="rId53a2fdezocb8cigpgcgr-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-microsoft-365-application-mode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">アプリケーションモードは、ほとんどの組織が求める接続方法です。組織全体に対して一度
 承認すれば、その後はルーム、ユーザー、ユーザーグループ、カレンダーのすべてが、誰の
 手も借りずに同期され続けます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3 つの接続方法のどれにするかまだ決めていない場合は、まず
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjig0wi9x5a1mtfnld9ipf">
+      <w:hyperlink w:history="1" r:id="rIdc0qzhowuma_40czgqdhuk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Microsoft 365 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 をお読みください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-application-mode-ja" descr="管理者の同意が一度あれば、Microsoft 365 側のすべてに届きます。カレンダーは双方向、それ以外は自動で入ってきます。" title="管理者の同意が一度あれば、Microsoft 365 側のすべてに届きます。カレンダーは双方向、それ以外は自動で入ってきます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -497,63 +497,63 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">アプリケーションモード。4 つの同期ランプがすべて緑です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 モードボタン自体が表示されない場合、このサーバーには Offision のカレンダー
 アプリケーションが設定されておらず、従来のクイック接続しか提供されません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId08dzmdkm7wyckxnvmxnnz">
+      <w:hyperlink w:history="1" r:id="rIdp877tx5zkihntk07dk1lq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委任モード</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> か
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6no4mjof4d69aluygsnqp">
+      <w:hyperlink w:history="1" r:id="rIdj6kxob3z8zizaamol_t-5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社の Entra ID アプリ</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を使用してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 管理者の同意を付与する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -967,75 +967,75 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じルームを Outlook から予約し、Offision に表示されることを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">片方向しか確認しないことが、中途半端な同期が出荷される原因です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのあと </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxjc91rdemsunhqadivbi6">
+      <w:hyperlink w:history="1" r:id="rId5jsewyuhzlsfxtneof0ui">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルーム</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgxrwhzrfrwegdii6czkok">
+      <w:hyperlink w:history="1" r:id="rIdwjzl4dgeqkfn3bepizopt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ユーザー</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrgigrucbppsysvcwr9fhr">
+      <w:hyperlink w:history="1" r:id="rIdcoj2rfrxe-gsokzdondvu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を設定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1776,51 +1776,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbuywlxoawvkwux0pfzxhe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdjig0wi9x5a1mtfnld9ipf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId08dzmdkm7wyckxnvmxnnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rId6no4mjof4d69aluygsnqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdxjc91rdemsunhqadivbi6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdgxrwhzrfrwegdii6czkok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdrgigrucbppsysvcwr9fhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a17f90b335a40eecba05bca74f172becba50343.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d505fab7c3d9c9c2e31d92d565572fe62a146c26.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/582b1c9481d7a8ae76282245b7334b2b887fc52a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4552ec8842a2dcb8c58b68d48359b7878432bd6f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId53a2fdezocb8cigpgcgr-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdc0qzhowuma_40czgqdhuk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdp877tx5zkihntk07dk1lq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdj6kxob3z8zizaamol_t-5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rId5jsewyuhzlsfxtneof0ui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwjzl4dgeqkfn3bepizopt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdcoj2rfrxe-gsokzdondvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd5cf344618c645bd45bf2341d523efe849cf07b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff0e733857edf431b690ee8d4a829578c98b6418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af6f2c3dbcd6f3b05745ea33fee062f25a2f9daa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/231337c795475f6a946f4d768111f524100fe782.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>アプリケーションモードで Microsoft 365 に接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>