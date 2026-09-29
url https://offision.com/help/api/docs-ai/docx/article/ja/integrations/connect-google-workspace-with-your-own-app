--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,96 +26,96 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社の OAuth アプリで Google Workspace に接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">自社の Google Cloud プロジェクトにアプリを登録し、Offision が届く範囲を選んで資格情報を 渡します。第三者のアプリを認められないセキュリティポリシー向けです。</w:t>
+        <w:t xml:space="preserve">自社の Google Cloud プロジェクトにアプリを登録し、Offision が届く範囲を選んで資格情報を渡します。第三者のアプリを認められないセキュリティポリシー向けです。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlqn-ct7z-r92rrdxadpr-">
+      <w:hyperlink w:history="1" r:id="rIdxei7a-wmnx4d8a325dcgz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-google-workspace-with-your-own-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ほとんどの組織は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId60xfrskmjavia9ylannyx">
+      <w:hyperlink w:history="1" r:id="rIdzq7iqybqh3sy7yhca2f3f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">クイック接続</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を使うべき
 です。Offision 自身の Google アプリケーションを使うため、資格情報は一切必要ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この方法は、それが認められない場合——セキュリティポリシー上、アプリケーションを自社の
 Google Cloud プロジェクトに置き、シークレットを自分で管理・失効できる必要がある場合——
 または既定より狭いモードを使いたい場合に選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -779,93 +779,93 @@
             <w:tcW w:type="dxa" w:w="4629"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">{server}/signin-google/{tenantId}/{scheme}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdzcqearo37vvidg4oc2fbt">
+            <w:hyperlink w:history="1" r:id="rIdtisjjbhppqzpvv_rswxew">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">シングルサインオン</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4629"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">{server}/api/google-api/oauth/meet-callback</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdetbvzrmfwxytpag1ojoku">
+            <w:hyperlink w:history="1" r:id="rIdcxr013g4qlr0vxdqvhhxs">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Google Meet のリンク</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision がコピーすべき値をそのまま表示するので、自分で組み立てる必要はありません。
 リダイレクト URI の不足は後になって表面化し、しかもパスワードが拒否されたように見える
 ため、独立した手順にしています。</w:t>
       </w:r>
@@ -1632,109 +1632,109 @@
         </w:rPr>
         <w:t xml:space="preserve">接続</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はこれらの資格情報を検証しません。入力された値をそのまま保存するため、入力
 ミスはここでは表面化せず、次の手順で Google のサインインが完了しないという形で現れます。
 他の原因を探す前に、クライアント ID を Google Cloud コンソールと照合してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 双方向で動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委任アカウントと会議室を 1 つ接続し——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd8p-2mov0uyghnakgwhhv">
+      <w:hyperlink w:history="1" r:id="rIdtvjsema4gn7dc2shiqdgr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照——両方向で確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision で会議室を予約し、Google カレンダーに表示されることを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じ会議室を Google カレンダーで予約し、Offision に表示されることを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdihplavncrw_dtasztt45q">
+      <w:hyperlink w:history="1" r:id="rIdqmracv7r8mpgje67hepjm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvf6pj3l-uunppanfq-idd">
+      <w:hyperlink w:history="1" r:id="rIdz10khkrlmyg-cr6yfa3_n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet のリンク</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を設定してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2499,51 +2499,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlqn-ct7z-r92rrdxadpr-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId60xfrskmjavia9ylannyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdzcqearo37vvidg4oc2fbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdetbvzrmfwxytpag1ojoku" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rIdd8p-2mov0uyghnakgwhhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdihplavncrw_dtasztt45q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdvf6pj3l-uunppanfq-idd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ef3735c3101ad539854e90fe696b36cd59201f3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef61d96927f504103b48a17d25f86640a6c7043e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxei7a-wmnx4d8a325dcgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdzq7iqybqh3sy7yhca2f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdtisjjbhppqzpvv_rswxew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdcxr013g4qlr0vxdqvhhxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rIdtvjsema4gn7dc2shiqdgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdqmracv7r8mpgje67hepjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdz10khkrlmyg-cr6yfa3_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ef3735c3101ad539854e90fe696b36cd59201f3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef61d96927f504103b48a17d25f86640a6c7043e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>自社の OAuth アプリで Google Workspace に接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>