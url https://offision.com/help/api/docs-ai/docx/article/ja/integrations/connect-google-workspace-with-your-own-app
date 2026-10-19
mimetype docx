--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,70 +52,70 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxei7a-wmnx4d8a325dcgz">
+      <w:hyperlink w:history="1" r:id="rIdg8zeovdudtaoym_3uc18y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-google-workspace-with-your-own-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ほとんどの組織は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzq7iqybqh3sy7yhca2f3f">
+      <w:hyperlink w:history="1" r:id="rIdpjx5ofuvoduab3upi08ht">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">クイック接続</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を使うべき
 です。Offision 自身の Google アプリケーションを使うため、資格情報は一切必要ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この方法は、それが認められない場合——セキュリティポリシー上、アプリケーションを自社の
 Google Cloud プロジェクトに置き、シークレットを自分で管理・失効できる必要がある場合——
 または既定より狭いモードを使いたい場合に選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -779,93 +779,93 @@
             <w:tcW w:type="dxa" w:w="4629"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">{server}/signin-google/{tenantId}/{scheme}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdtisjjbhppqzpvv_rswxew">
+            <w:hyperlink w:history="1" r:id="rIdmksnvqfrvrbfgcg9focxb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">シングルサインオン</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4629"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">{server}/api/google-api/oauth/meet-callback</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdcxr013g4qlr0vxdqvhhxs">
+            <w:hyperlink w:history="1" r:id="rIdxtucic3rc2vym2trfuo0j">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Google Meet のリンク</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision がコピーすべき値をそのまま表示するので、自分で組み立てる必要はありません。
 リダイレクト URI の不足は後になって表面化し、しかもパスワードが拒否されたように見える
 ため、独立した手順にしています。</w:t>
       </w:r>
@@ -1632,109 +1632,109 @@
         </w:rPr>
         <w:t xml:space="preserve">接続</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はこれらの資格情報を検証しません。入力された値をそのまま保存するため、入力
 ミスはここでは表面化せず、次の手順で Google のサインインが完了しないという形で現れます。
 他の原因を探す前に、クライアント ID を Google Cloud コンソールと照合してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 双方向で動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委任アカウントと会議室を 1 つ接続し——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtvjsema4gn7dc2shiqdgr">
+      <w:hyperlink w:history="1" r:id="rIdvhwi2efjsgswe26zl32xm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照——両方向で確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision で会議室を予約し、Google カレンダーに表示されることを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じ会議室を Google カレンダーで予約し、Offision に表示されることを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqmracv7r8mpgje67hepjm">
+      <w:hyperlink w:history="1" r:id="rIdebpt2aqtbxqseld7gg0a5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz10khkrlmyg-cr6yfa3_n">
+      <w:hyperlink w:history="1" r:id="rIdbsvd9xa9jx5eswjqzdodo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet のリンク</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を設定してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2499,51 +2499,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxei7a-wmnx4d8a325dcgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdzq7iqybqh3sy7yhca2f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdtisjjbhppqzpvv_rswxew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdcxr013g4qlr0vxdqvhhxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rIdtvjsema4gn7dc2shiqdgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdqmracv7r8mpgje67hepjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdz10khkrlmyg-cr6yfa3_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ef3735c3101ad539854e90fe696b36cd59201f3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef61d96927f504103b48a17d25f86640a6c7043e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg8zeovdudtaoym_3uc18y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdpjx5ofuvoduab3upi08ht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdmksnvqfrvrbfgcg9focxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdxtucic3rc2vym2trfuo0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rIdvhwi2efjsgswe26zl32xm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdebpt2aqtbxqseld7gg0a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdbsvd9xa9jx5eswjqzdodo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdb81176a328eb16bd89e6b6dff3772f0eb82ee6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11c64e5fa472f5c4859ff7e8d71c5b5b1d3d612e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>自社の OAuth アプリで Google Workspace に接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>