--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,70 +52,70 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg8zeovdudtaoym_3uc18y">
+      <w:hyperlink w:history="1" r:id="rIdwegcuxybeeofqrw-ayx34">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-google-workspace-with-your-own-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ほとんどの組織は </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpjx5ofuvoduab3upi08ht">
+      <w:hyperlink w:history="1" r:id="rIdrshoubx7amuhzt7nchx_a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">クイック接続</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を使うべき
 です。Offision 自身の Google アプリケーションを使うため、資格情報は一切必要ありません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この方法は、それが認められない場合——セキュリティポリシー上、アプリケーションを自社の
 Google Cloud プロジェクトに置き、シークレットを自分で管理・失効できる必要がある場合——
 または既定より狭いモードを使いたい場合に選びます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -779,93 +779,93 @@
             <w:tcW w:type="dxa" w:w="4629"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">{server}/signin-google/{tenantId}/{scheme}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdmksnvqfrvrbfgcg9focxb">
+            <w:hyperlink w:history="1" r:id="rIdasiyqvk-xaqhs0dgfalj3">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">シングルサインオン</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4629"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">{server}/api/google-api/oauth/meet-callback</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4731"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxtucic3rc2vym2trfuo0j">
+            <w:hyperlink w:history="1" r:id="rIdva7qahrzqbowk1bateio_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Google Meet のリンク</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision がコピーすべき値をそのまま表示するので、自分で組み立てる必要はありません。
 リダイレクト URI の不足は後になって表面化し、しかもパスワードが拒否されたように見える
 ため、独立した手順にしています。</w:t>
       </w:r>
@@ -1632,109 +1632,109 @@
         </w:rPr>
         <w:t xml:space="preserve">接続</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> はこれらの資格情報を検証しません。入力された値をそのまま保存するため、入力
 ミスはここでは表面化せず、次の手順で Google のサインインが完了しないという形で現れます。
 他の原因を探す前に、クライアント ID を Google Cloud コンソールと照合してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 双方向で動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委任アカウントと会議室を 1 つ接続し——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvhwi2efjsgswe26zl32xm">
+      <w:hyperlink w:history="1" r:id="rIdq6zug85d6thryite1-dix">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照——両方向で確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision で会議室を予約し、Google カレンダーに表示されることを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じ会議室を Google カレンダーで予約し、Offision に表示されることを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdebpt2aqtbxqseld7gg0a5">
+      <w:hyperlink w:history="1" r:id="rIdlmrmfzmrgdtvevhtrgphg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbsvd9xa9jx5eswjqzdodo">
+      <w:hyperlink w:history="1" r:id="rIdrxial9w6ocrfqsm2ykewm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet のリンク</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を設定してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2499,51 +2499,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg8zeovdudtaoym_3uc18y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdpjx5ofuvoduab3upi08ht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdmksnvqfrvrbfgcg9focxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdxtucic3rc2vym2trfuo0j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rIdvhwi2efjsgswe26zl32xm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdebpt2aqtbxqseld7gg0a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdbsvd9xa9jx5eswjqzdodo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdb81176a328eb16bd89e6b6dff3772f0eb82ee6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11c64e5fa472f5c4859ff7e8d71c5b5b1d3d612e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwegcuxybeeofqrw-ayx34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdrshoubx7amuhzt7nchx_a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdasiyqvk-xaqhs0dgfalj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdva7qahrzqbowk1bateio_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rIdq6zug85d6thryite1-dix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdlmrmfzmrgdtvevhtrgphg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdrxial9w6ocrfqsm2ykewm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bdb81176a328eb16bd89e6b6dff3772f0eb82ee6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11c64e5fa472f5c4859ff7e8d71c5b5b1d3d612e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>自社の OAuth アプリで Google Workspace に接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>