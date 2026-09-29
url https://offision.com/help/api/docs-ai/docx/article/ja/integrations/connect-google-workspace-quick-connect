--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,107 +26,107 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">クイック接続で Google Workspace に接続する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">お客様 ID と Google へのサインインが 1 回。それだけでカレンダーがつながります。 約 5 分で、管理者権限を持つ人も不要です。</w:t>
+        <w:t xml:space="preserve">お客様 ID と Google へのサインインが 1 回。それだけでカレンダーがつながります。約 5 分で、管理者権限を持つ人も不要です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqt05vuhprzecotrq89drl">
+      <w:hyperlink w:history="1" r:id="rId2lfgzjass38e-3wpryulf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-google-workspace-quick-connect/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">クイック接続は Offision 自身の Google アプリケーションを使うため、登録するものも、
 保存やローテーションが必要なクライアント シークレットもありません。お客様 ID を入力し、
 Google アカウントで一度サインインすれば接続は完了します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これと自社でのアプリ登録のどちらにするか決めていない場合は、まず
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlt93dzfrmks67-lk3juzk">
+      <w:hyperlink w:history="1" r:id="rIdicydmeq4y9ohiby0aznzz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Google Workspace 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を読んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -478,51 +478,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">許可すると、Google Workspace のカードに連携が表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 双方向で動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室を 1 つ接続し——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsi1dl78bwifbeqd-ppyoa">
+      <w:hyperlink w:history="1" r:id="rIdmc0wqemtdpf59sloqjmwt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照——両方向で確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision で会議室を予約し、Google カレンダーに表示されることを確認する</w:t>
       </w:r>
     </w:p>
@@ -532,75 +532,75 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じ会議室を Google カレンダーで予約し、Offision に表示されることを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">片方向だけの確認は、半分しか動かない同期をそのまま出荷することになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvwnolpg5inyim5emlsokr">
+      <w:hyperlink w:history="1" r:id="rIdntxv_275fggkbgxiksybp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvimdi4to6mbvkjguhmgaf">
+      <w:hyperlink w:history="1" r:id="rId7l_z-nxej5m4cvsyc1m_r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdobblgqqmt1x4dwmikycb6">
+      <w:hyperlink w:history="1" r:id="rIdk24cwroj2t3kucdfokycw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet のリンク</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を設定してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1338,51 +1338,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqt05vuhprzecotrq89drl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdlt93dzfrmks67-lk3juzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdsi1dl78bwifbeqd-ppyoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdvwnolpg5inyim5emlsokr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdvimdi4to6mbvkjguhmgaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdobblgqqmt1x4dwmikycb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d23bfa9fa6394dc2f05ee5be069f25354b85931b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89579733e155edb8cbc89674e128185f9548c3b9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2lfgzjass38e-3wpryulf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdicydmeq4y9ohiby0aznzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdmc0wqemtdpf59sloqjmwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdntxv_275fggkbgxiksybp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId7l_z-nxej5m4cvsyc1m_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdk24cwroj2t3kucdfokycw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d23bfa9fa6394dc2f05ee5be069f25354b85931b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89579733e155edb8cbc89674e128185f9548c3b9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>クイック接続で Google Workspace に接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>