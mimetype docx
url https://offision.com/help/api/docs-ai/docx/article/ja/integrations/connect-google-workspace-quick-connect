--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,81 +52,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2lfgzjass38e-3wpryulf">
+      <w:hyperlink w:history="1" r:id="rIdstddjliy2n11q-gfhsezk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-google-workspace-quick-connect/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">クイック接続は Offision 自身の Google アプリケーションを使うため、登録するものも、
 保存やローテーションが必要なクライアント シークレットもありません。お客様 ID を入力し、
 Google アカウントで一度サインインすれば接続は完了します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これと自社でのアプリ登録のどちらにするか決めていない場合は、まず
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdicydmeq4y9ohiby0aznzz">
+      <w:hyperlink w:history="1" r:id="rId5sgfljhnqswcqt1ukwcvw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Google Workspace 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を読んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -478,51 +478,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">許可すると、Google Workspace のカードに連携が表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 双方向で動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室を 1 つ接続し——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmc0wqemtdpf59sloqjmwt">
+      <w:hyperlink w:history="1" r:id="rId7k6ppum4droje_6xuvv9t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照——両方向で確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision で会議室を予約し、Google カレンダーに表示されることを確認する</w:t>
       </w:r>
     </w:p>
@@ -532,75 +532,75 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じ会議室を Google カレンダーで予約し、Offision に表示されることを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">片方向だけの確認は、半分しか動かない同期をそのまま出荷することになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdntxv_275fggkbgxiksybp">
+      <w:hyperlink w:history="1" r:id="rIdd3seiilgedbbtajoqzzzs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7l_z-nxej5m4cvsyc1m_r">
+      <w:hyperlink w:history="1" r:id="rIduq0vpqoachqhhvli1scqr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk24cwroj2t3kucdfokycw">
+      <w:hyperlink w:history="1" r:id="rIdxgjenkrxmpkwxe_syverx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet のリンク</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を設定してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1338,51 +1338,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2lfgzjass38e-3wpryulf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdicydmeq4y9ohiby0aznzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdmc0wqemtdpf59sloqjmwt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdntxv_275fggkbgxiksybp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId7l_z-nxej5m4cvsyc1m_r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdk24cwroj2t3kucdfokycw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d23bfa9fa6394dc2f05ee5be069f25354b85931b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89579733e155edb8cbc89674e128185f9548c3b9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdstddjliy2n11q-gfhsezk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId5sgfljhnqswcqt1ukwcvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId7k6ppum4droje_6xuvv9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdd3seiilgedbbtajoqzzzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIduq0vpqoachqhhvli1scqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdxgjenkrxmpkwxe_syverx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0feb086e5c9da0c64b7b47bc434d5bc951a09e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c578a256a0970bd81e1c675cf54f1b08957e9fc.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>クイック接続で Google Workspace に接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>