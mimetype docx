--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,81 +52,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstddjliy2n11q-gfhsezk">
+      <w:hyperlink w:history="1" r:id="rIdwzit7fs2b-cz5pxdhon-6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/connect-google-workspace-quick-connect/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">クイック接続は Offision 自身の Google アプリケーションを使うため、登録するものも、
 保存やローテーションが必要なクライアント シークレットもありません。お客様 ID を入力し、
 Google アカウントで一度サインインすれば接続は完了します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これと自社でのアプリ登録のどちらにするか決めていない場合は、まず
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5sgfljhnqswcqt1ukwcvw">
+      <w:hyperlink w:history="1" r:id="rIdfuw_ddlogyj6hcaiofnl2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">どの Google Workspace 接続方法を選ぶか</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を読んでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">はじめる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -478,51 +478,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">許可すると、Google Workspace のカードに連携が表示されます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 双方向で動作を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">会議室を 1 つ接続し——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7k6ppum4droje_6xuvv9t">
+      <w:hyperlink w:history="1" r:id="rIdcpptogqgvzjhosy_o5ux3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace の会議室を接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照——両方向で確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision で会議室を予約し、Google カレンダーに表示されることを確認する</w:t>
       </w:r>
     </w:p>
@@ -532,75 +532,75 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同じ会議室を Google カレンダーで予約し、Offision に表示されることを確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">片方向だけの確認は、半分しか動かない同期をそのまま出荷することになります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">そのうえで </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd3seiilgedbbtajoqzzzs">
+      <w:hyperlink w:history="1" r:id="rIdjd9cluw9dye-x12ah1lpz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">会議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduq0vpqoachqhhvli1scqr">
+      <w:hyperlink w:history="1" r:id="rIdswnumvct9ou2k1gminb_k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインイン</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxgjenkrxmpkwxe_syverx">
+      <w:hyperlink w:history="1" r:id="rIdfkeoqmnwdmkv5jbcmjksf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet のリンク</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> を設定してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">うまくいかないとき</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1338,51 +1338,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdstddjliy2n11q-gfhsezk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId5sgfljhnqswcqt1ukwcvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId7k6ppum4droje_6xuvv9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdd3seiilgedbbtajoqzzzs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIduq0vpqoachqhhvli1scqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdxgjenkrxmpkwxe_syverx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0feb086e5c9da0c64b7b47bc434d5bc951a09e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c578a256a0970bd81e1c675cf54f1b08957e9fc.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwzit7fs2b-cz5pxdhon-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdfuw_ddlogyj6hcaiofnl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdcpptogqgvzjhosy_o5ux3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdjd9cluw9dye-x12ah1lpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdswnumvct9ou2k1gminb_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdfkeoqmnwdmkv5jbcmjksf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0feb086e5c9da0c64b7b47bc434d5bc951a09e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c578a256a0970bd81e1c675cf54f1b08957e9fc.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>クイック接続で Google Workspace に接続する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>