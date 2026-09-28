--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約がカレンダーと同期されなくなった</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">何か月も同期していたルームが、何も知らせずに止まる。原因はほぼ必ず Offision が 借りているアカウントのサインイン切れで、管理コンソールのホーム画面がそれを伝える ようになった。</w:t>
+        <w:t xml:space="preserve">何か月も同期していたルームが、何も知らせずに止まる。原因はほぼ必ず Offision が借りているアカウントのサインイン切れで、管理コンソールのホーム画面がそれを伝えるようになった。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8iylhwt6waifhusjdop8z">
+      <w:hyperlink w:history="1" r:id="rIdv2uxnnplniruzma5bxzkr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/bookings-stopped-syncing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">以前は動いていましたか？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このページは、一度は動いていた連携が止まった場合のものです。どちらにも一度も
@@ -1019,61 +1019,210 @@
         <w:t xml:space="preserve">（サービスアカウントとして
 プロバイダーが許す場合）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アプリケーションアクセスに移行する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。Offision が個人のサインインではなく
 テナント自身の権限を保持するため、期限切れになるものがありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0anzmwab0vcubfjpqhx6y">
+      <w:hyperlink w:history="1" r:id="rIdwrmbwqy20wkuitwzmngk9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision と Microsoft 365 のつながり方</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">繰り返しの会議が途中で止まる</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">終了日のない Google の繰り返し会議は、シリーズ開始から 1 年分の回を同期し、そこから
+先は取り込みません。予約はその境目で単に途切れます。壊れてはおらず、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">再同期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">でも
+それ以上は増えません。Microsoft 365 の会議室も同じ挙動です。
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId1pnm1sxy0micuk7q6nqw3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Google Workspace から会議室を同期する</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を
+参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">接続を直してもルームが1つだけ合わない</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ヘルスカードの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ルームを再同期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">接続</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を直し、これから先の予定を取り込みます。
+気づく前の数日間に削除・変更された会議はずれたままです。再同期が取りに行くのは
+これまで未来だけだったからです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">リソース1つだけを直すボタンは、詳細パネルの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">カレンダー</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">行にあります。リソースを
+開いて、外部カレンダー名が並ぶ行を見てください。外部カレンダーに紐づいたリソースに
+だけ表示されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">今後の予約を再同期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — このリソースだけの、これから先の予定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">過去7日間の予約を再同期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 直前の1週間。消えるはずの予約が残っている、という
+ときに効くのはこちらです。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">先に確認があり、数秒から数分かかることがあると警告し、何件を合わせ直したかを
+知らせます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">問い合わせる前に:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">対応が必要です</w:t>
       </w:r>
       <w:r>
@@ -1580,51 +1729,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8iylhwt6waifhusjdop8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId0anzmwab0vcubfjpqhx6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv2uxnnplniruzma5bxzkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdwrmbwqy20wkuitwzmngk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId1pnm1sxy0micuk7q6nqw3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約がカレンダーと同期されなくなった</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>