--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv2uxnnplniruzma5bxzkr">
+      <w:hyperlink w:history="1" r:id="rId-ph5jxlnwwah8qumdmpzu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/bookings-stopped-syncing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">以前は動いていましたか？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このページは、一度は動いていた連携が止まった場合のものです。どちらにも一度も
@@ -1019,92 +1019,92 @@
         <w:t xml:space="preserve">（サービスアカウントとして
 プロバイダーが許す場合）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アプリケーションアクセスに移行する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。Offision が個人のサインインではなく
 テナント自身の権限を保持するため、期限切れになるものがありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwrmbwqy20wkuitwzmngk9">
+      <w:hyperlink w:history="1" r:id="rIdr2yckn4tgcg_4rxhgif7a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision と Microsoft 365 のつながり方</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">繰り返しの会議が途中で止まる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">終了日のない Google の繰り返し会議は、シリーズ開始から 1 年分の回を同期し、そこから
 先は取り込みません。予約はその境目で単に途切れます。壊れてはおらず、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">再同期</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">でも
 それ以上は増えません。Microsoft 365 の会議室も同じ挙動です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1pnm1sxy0micuk7q6nqw3">
+      <w:hyperlink w:history="1" r:id="rId4o5jsesgael_5f19zpaww">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace から会議室を同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続を直してもルームが1つだけ合わない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1729,51 +1729,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv2uxnnplniruzma5bxzkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdwrmbwqy20wkuitwzmngk9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId1pnm1sxy0micuk7q6nqw3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-ph5jxlnwwah8qumdmpzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdr2yckn4tgcg_4rxhgif7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId4o5jsesgael_5f19zpaww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約がカレンダーと同期されなくなった</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>