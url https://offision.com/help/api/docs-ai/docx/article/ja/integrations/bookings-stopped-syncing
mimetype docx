--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-ph5jxlnwwah8qumdmpzu">
+      <w:hyperlink w:history="1" r:id="rIdbrgvxydoqm2bdr1d4gmra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/integrations/bookings-stopped-syncing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">以前は動いていましたか？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 このページは、一度は動いていた連携が止まった場合のものです。どちらにも一度も
@@ -1019,92 +1019,92 @@
         <w:t xml:space="preserve">（サービスアカウントとして
 プロバイダーが許す場合）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">アプリケーションアクセスに移行する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。Offision が個人のサインインではなく
 テナント自身の権限を保持するため、期限切れになるものがありません。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr2yckn4tgcg_4rxhgif7a">
+      <w:hyperlink w:history="1" r:id="rIdxwepdh4pcf_awxd0o7aer">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision と Microsoft 365 のつながり方</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">繰り返しの会議が途中で止まる</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">終了日のない Google の繰り返し会議は、シリーズ開始から 1 年分の回を同期し、そこから
 先は取り込みません。予約はその境目で単に途切れます。壊れてはおらず、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">再同期</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">でも
 それ以上は増えません。Microsoft 365 の会議室も同じ挙動です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4o5jsesgael_5f19zpaww">
+      <w:hyperlink w:history="1" r:id="rIddvlfbni-2l_cpxkznt3xe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace から会議室を同期する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を
 参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接続を直してもルームが1つだけ合わない</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1729,51 +1729,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-ph5jxlnwwah8qumdmpzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdr2yckn4tgcg_4rxhgif7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId4o5jsesgael_5f19zpaww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbrgvxydoqm2bdr1d4gmra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdxwepdh4pcf_awxd0o7aer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIddvlfbni-2l_cpxkznt3xe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>予約がカレンダーと同期されなくなった</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>