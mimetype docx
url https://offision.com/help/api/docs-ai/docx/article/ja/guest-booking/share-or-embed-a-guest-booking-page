--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ゲスト予約ページを共有または埋め込む</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">先にページを保存・公開します。概要カードでアドレスをコピーするか、エディターの 共有と埋め込み を開きます。管理エディターではなくゲスト用リンクを共有してください。予約サイトの一覧ではページを選べ、直接リンクは対象ページを開きます。 共有画像をアップロードするかロゴ・テーマ・カレンダーの自動画像に戻し、保存してリンクプレビューを確認します。</w:t>
+        <w:t xml:space="preserve">直接リンク、埋め込み、ゲスト情報の事前入力、共有画像を設定します。公開中のページを並べる一般公開ページの共有リンク、外観、角の丸みはゲスト予約の設定で管理します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ad3r9vt8i0rrsirvxoti">
+      <w:hyperlink w:history="1" r:id="rIdxd1bv8_r6rx9h5go9776-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/guest-booking/share-or-embed-a-guest-booking-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概要)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -132,50 +132,68 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. ページを開く</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先にページを保存・公開します。概要カードでアドレスをコピーするか、エディターの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">共有と埋め込み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> を開きます。管理エディターではなくゲスト用リンクを共有してください。予約サイトの一覧ではページを選べ、直接リンクは対象ページを開きます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">公開中の全ページの一覧を共有する場合は、ゲスト予約の設定にある</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">一般公開ページ → 公開リンク</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を使います。外観の設定は後述の「一般公開ページを共有する」を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4914900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-share-link-ja" descr="リンクのページでアドレスと自動生成される共有画像を確認できます。" title="リンクのページでアドレスと自動生成される共有画像を確認できます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -457,50 +475,306 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">共有と埋め込み</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">でリンクのページを開き、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">共有画像</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">をアップロードまたは置き換えます。削除すると、ページのロゴ（未設定時は会社のロゴ）、ページ名、テーマカラーとカレンダーのイラストを使った自動画像に戻ります。このイラストは装飾で、現在の空き状況ではありません。画像を変更したらページを保存し、共有先のサービスで公開リンクを確認します。以前のプレビューがキャッシュされる場合があるため、古いカードだけで保存失敗とは判断しないでください。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">一般公開ページを共有する</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">公開中の予約ページをゲスト自身に選んでもらう場合は、一般公開ページを共有します。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ゲスト予約 → 設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">一般公開ページ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を開きます。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">公開リンク</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">には開く・コピーの操作があり、組織の来訪者向けアドレスが未設定の場合は表示されません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → public-booking/settings (設定)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">外観</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">はライト・ダーク・</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">両方</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">（初期値）、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">リスト項目の角の丸み</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">直角</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">・</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">少し丸く</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">・</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">丸み</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">（初期値）から選び、この設定ページを保存します。組織共通の公開一覧に適用され、個別の予約ページのデザインとは独立しています。以前の独立した一般公開ページの設定アドレスも、この画面に移動します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4191000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="guest-booking-general-settings-ja" descr="一般公開ページはモジュール・Captchaと同じ設定画面にあり、個別ページとは独立して外観を設定します。" title="一般公開ページはモジュール・Captchaと同じ設定画面にあり、個別ページとは独立して外観を設定します。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4191000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">一般公開ページはモジュール・Captchaと同じ設定画面にあり、個別ページとは独立して外観を設定します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">公開一覧には会社のロゴと公開中のページ名が表示されます。大きいロゴ、高さのある中立色の行、会社名の見出しを表示しない構成は固定です。コピーしたリンクをサインアウトした状態で開いて一覧を確認し、個別ページを開いてそのデザインも確認します。同じ設定画面にモジュールの切替と共通のCaptcha設定があります。モジュールのオン・オフはグローバル管理者のみが操作できます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3790950"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="guest-booking-general-index-ja" descr="一般公開ページはゲストが選べる公開中の予約ページを表示します。" title="一般公開ページはゲストが選べる公開中の予約ページを表示します。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3790950"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">一般公開ページはゲストが選べる公開中の予約ページを表示します。</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -914,51 +1188,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1ad3r9vt8i0rrsirvxoti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/share-or-embed-a-guest-booking-page/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a33797d79e739b92e55558a177988551c02f1f5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b419dc14e0fae16451ff36ffd250dc9525cd347b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fd9f120dd9d0730f529d2380e4ea52a6dfc6cb5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46060b84cf9525fcd6f633a9bf6d17f0fa6bcbdb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxd1bv8_r6rx9h5go9776-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/share-or-embed-a-guest-booking-page/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a33797d79e739b92e55558a177988551c02f1f5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b419dc14e0fae16451ff36ffd250dc9525cd347b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fd9f120dd9d0730f529d2380e4ea52a6dfc6cb5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46060b84cf9525fcd6f633a9bf6d17f0fa6bcbdb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1929f0bacccd303b6bf4664d054e3a2df24c54ec.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d047a7e26c7fa0254479709511e158de92da5646.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ゲスト予約ページを共有または埋め込む</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>