--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ゲストが予約できる曜日と時間を設定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ページの受付時間、事前通知、予約可能期間、休日を設定します。ルームの予約ルールによって営業時間との重なりが必要になる条件を確認し、表示枠と送信結果をテストします。</w:t>
+        <w:t xml:space="preserve">週間の時間と休日、開始・終了の相対値または指定日を設定します。ルームの現地日付、週末にコピーしたブロック、選べない日付、ルームの予約ルールの影響を確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-09</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-xtvp3y-hvcfhjvw0lczv">
+      <w:hyperlink w:history="1" r:id="rIdrzjjibphrvly320edx1h2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/guest-booking/set-days-and-hours-guests-can-book/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概要)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -226,50 +226,65 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ルームのルールが営業時間内の予約を求める場合は、ページとルームの時間が重なる範囲に限定します。使用中の時間は常に除きます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">カスタム</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で名前付きブロックを土曜日・日曜日にコピーすると、以前は休業日でも保存時に営業日になります。保存後に時間表を開き直して確認してください。すべてのブロックを削除すると休業日になります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4362450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-weekly-hours-ja" descr="営業日と時間で提供枠が決まります。" title="営業日と時間で提供枠が決まります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
@@ -294,145 +309,171 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">営業日と時間で提供枠が決まります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4362450"/>
+            <wp:extent cx="5715000" cy="4524375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-booking-period-ja" descr="開始と終了で相対的な予約期間を設定します。" title="開始と終了で相対的な予約期間を設定します。"/>
+            <wp:docPr id="1" name="guest-booking-booking-period-ja" descr="開始と終了は個別に指定日を選べ、終了日は当日を含みます。" title="開始と終了は個別に指定日を選べ、終了日は当日を含みます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4362450"/>
+                      <a:ext cx="5715000" cy="4524375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">開始と終了で相対的な予約期間を設定します。</w:t>
+        <w:t xml:space="preserve">開始と終了は個別に指定日を選べ、終了日は当日を含みます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 受付期間と休日を設定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> で最短の事前通知、</w:t>
+        <w:t xml:space="preserve">と</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">終了</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> で最も先の予約期間を設定します。固定日付ではなく現在時刻からの相対値です。ページ独自の </w:t>
+        <w:t xml:space="preserve">を個別に設定します。現在時刻から動く受付期間には相対値を、固定の境界には</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">指定日</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を選びます。指定日には日付の入力が必要です。開始だけを指定日にし、終了は相対値にすることも、その逆もできます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">開始の指定日はルームのタイムゾーンの午前0時から有効です。終了の指定日は当日を含み、枠は翌日の午前0時までに終了する必要があります。開始と終了が同じ日でも設定できます。指定日はその側の相対制限に置き換わりますが、過去の予約や他の制限の回避は許可しません。相対値に戻すと、その側の指定日を消去します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ページ独自の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">休日</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> を登録し、受付なし、平日と同じ、独自ブロックから選びます。終了限度は開始限度より後にしてください。</w:t>
+        <w:t xml:space="preserve">を登録し、休業、平日と同じ時間、独自ブロックを選びます。プレビューは未保存の境界を反映します。公開ページで確認する前に保存してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4914900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-holiday-settings-ja" descr="ページには独自の休日カレンダーがあります。" title="ページには独自の休日カレンダーがあります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -481,108 +522,116 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 選べる時間と除外を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保存後、ゲストとして営業日、休業日、休日、予約期間の両端を確認します。既存予約やメンテナンスにより、時間内でも枠が消える場合があります。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ルームの予約ルールを適用</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> がオンなら有効なルームポリシーを確認します。営業時間による追加制限は、そのポリシーが要求する場合に適用されます。意図した日・時間だけを選択して送信できれば完了です。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">予約期間外や空きのない日付は灰色になり、選択できません。時間枠のカレンダーは、最初に見つかった空き日とその月を表示します。翌月になる場合もあります。時間枠は自動選択しません。空き日が返されない場合は月を切り替えて先の日付を確認してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4600575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-guest-calendar-ja" descr="選んだルームで予約できる日が表示されます。" title="選んだルームで予約できる日が表示されます。"/>
+            <wp:docPr id="1" name="guest-booking-guest-calendar-ja" descr="ゲストのカレンダーは指定期間内の最初の空き日を表示し、対象外の日は灰色になります。" title="ゲストのカレンダーは指定期間内の最初の空き日を表示し、対象外の日は灰色になります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4600575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">選んだルームで予約できる日が表示されます。</w:t>
+        <w:t xml:space="preserve">ゲストのカレンダーは指定期間内の最初の空き日を表示し、対象外の日は灰色になります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">祝日を最新に保つ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ページには独自の祝日一覧があり、ルームの祝日カレンダーを自動的に引き継ぎません。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">休日</w:t>
       </w:r>
       <w:r>
@@ -1230,51 +1279,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-xtvp3y-hvcfhjvw0lczv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/set-days-and-hours-guests-can-book/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d96fc4aee85e5bfad566a7f07fc9c9efecf6d38a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf279990f88b628342c76c076c13b712f5d157a4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53f15c02a1b1ef3dd9d581b3e54d7accc63ac73d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2817cae8cfc236e4cd61c48ff4529f6aa1af26ba.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84e1ff44632076f826f7eff4df7ed3b1bf6e29dc.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrzjjibphrvly320edx1h2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/set-days-and-hours-guests-can-book/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d96fc4aee85e5bfad566a7f07fc9c9efecf6d38a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf279990f88b628342c76c076c13b712f5d157a4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e6a0c93ceae7004e2c1a01bcbde9f441fb306de.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2817cae8cfc236e4cd61c48ff4529f6aa1af26ba.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8bae7e51be2bcfdcb874fa398d178a4b9a2b7bd6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ゲストが予約できる曜日と時間を設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>