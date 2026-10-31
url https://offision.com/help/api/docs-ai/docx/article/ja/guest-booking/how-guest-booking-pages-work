--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,83 +42,447 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ページを公開しても、掲載したすべてのルームが利用可能になるわけではありません。ページへの追加とゲスト予約のライセンスが必要です。既存の予約や利用停止期間との競合も確認されるため、公開済みでもゲストの一覧が空になる場合があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-01</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfoqfb44qraujytqtsjqx">
+      <w:hyperlink w:history="1" r:id="rIdnwycfvq6qxoqhcyizzdgz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/guest-booking/how-guest-booking-pages-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概要)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">予約の流れを選ぶ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">フローは5種類あります。一般設定の予約フローで</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">追加</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を開くと、タイプを使う2種類も選べます。</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3047"/>
+        <w:gridCol w:w="6313"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3047"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">流れ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6313"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ゲストが選ぶもの</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3047"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">時間 › ルーム</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6313"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">時間を選び、その時間に空いているルームを選択。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3047"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ルーム › 時間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6313"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ルームを選び、空き時間を選択。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3047"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">最寄りのルーム › 時間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6313"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">位置表示から近くのルームを選び、時間を選択。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3047"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">タイプ › ルーム › 時間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6313"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">公開予約タイプ、その対象ルーム、時間の順に選択。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3047"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">時間 › タイプ › ルーム</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6313"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">時間、その時間に空きルームのあるタイプ、ルームの順に選択。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">タイプ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">タブで、相談や研修などの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">公開予約タイプ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を追加します。言語別の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">名前</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ゲスト向け説明</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を入力し、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ルームの選択肢</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">すべてのルーム</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">か</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定したルーム</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">に設定します。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">備考</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は非表示、任意、必須から選びます。タイプ一覧の順序も変更できます。対象はページに登録されたルームの範囲内で、ルームやライセンスが追加されるわけではありません。対象ルームがないタイプは選べません。時間を先に選ぶフローでは、選択した日時の空き状況を使います。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">公開予約タイプはページ内の選択肢で、予約目的やルームのカテゴリとは別です。時間の選択方法、料金、承認ルールはそのまま適用されます。保存後に公開ページでタイプ、ルーム、必須の備考を確認してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">追加できるタイプ数には上限があります。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzdsq8wpokxqwer3yq0hc1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">システムの制限</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この機能を使う目的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ページは特定の利用者向けの予約窓口です。顧客との打ち合わせ用と研修用では、提供ルーム、時間、質問を変えられますが、元のルームカレンダーは共通です。在庫を分けずに案内を調整できます。ページの見せ方、実際の空き状況、最終的な予約判断を区別して説明してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ページを公開しても、掲載したすべてのルームが利用可能になるわけではありません。ページへの追加とゲスト予約のライセンスが必要です。既存の予約や利用停止期間との競合も確認されるため、公開済みでもゲストの一覧が空になる場合があります。</w:t>
       </w:r>
@@ -770,51 +1134,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtfoqfb44qraujytqtsjqx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/how-guest-booking-pages-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e229d7ca4f58cf05febc3d58064aa0811362087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4db2b35ec0425887083ffc2015e71ee403745a6d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/306e9318be90e94c64e02e8c062239bf5129a33c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnwycfvq6qxoqhcyizzdgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/how-guest-booking-pages-work/" TargetMode="External"/><Relationship Id="rIdzdsq8wpokxqwer3yq0hc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/limits-offision-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e229d7ca4f58cf05febc3d58064aa0811362087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4db2b35ec0425887083ffc2015e71ee403745a6d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/306e9318be90e94c64e02e8c062239bf5129a33c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ゲスト予約ページの仕組み</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>