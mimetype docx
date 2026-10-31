--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ゲストが適切なルームを見つけられるようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ルーム、または最寄りのルームのマップタブを開きます。一覧かカードを選び、写真、収容人数、面積、場所、間取り図、説明、カテゴリー、設備、デポジットの表示を設定します。既存のルーム情報を表示する設定で、写真や設備、図面を作成するものではありません。 ゲストのフロアプランは現在Classic mapを使用し、結合ルームでは構成ルームの形状を表示します。Map 2.0だけでは表示されません。</w:t>
+        <w:t xml:space="preserve">ルーム情報、絞り込み、Classic間取り図を設定します。ページ固有の資料や写真を追加し、ボタン名の翻訳、表示順、ページ保存での公開を確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlp9manbnzxmegypsrcxps">
+      <w:hyperlink w:history="1" r:id="rIdxzauzojwzflpgtuifbb-z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/guest-booking/help-guests-find-the-right-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概要)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -195,50 +195,58 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">掲載設定の下でルーム情報と絞り込みを設定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">リスト表示では、有効にしたルーム説明の全文と入力した改行を表示します。長い説明にはリスト表示を使います。カード表示では説明が省略される場合があります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. ゲスト画面を設定する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">絞り込みグループで必要なフィルターを有効にします。建物、カテゴリー、料金が1種類しかない場合は、オンでも絞り込みが表示されません。間取り図にはルームの形状が登録された図面が必要です。最寄りのルームでは、施設の位置情報と、許可された場合のゲストの位置情報を使います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最小人数と最大人数が設定されている場合、収容人数は範囲で表示されます。面積は別の値です。ゲストの収容人数フィルターは最大人数でグループ化し、最小人数や入力した参加人数では分類しません。例えば30〜40人のルームは40を含むグループに入ります。人数と面積はルーム自体の設定で更新してください。ゲストページはそれらの表示の有無を設定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -382,70 +390,213 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">フロアプランの対応範囲</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ゲスト予約のフロアプランシートは現在、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Classic map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">を表示します。Map 2.0を作成または更新するだけでは、このシートには表示されません。必要なClassicのルーム形状を割り当て、公開ゲストリンクで確認してください。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddmggrwptrbk8p5288yqs2">
+      <w:hyperlink w:history="1" r:id="rIdbxh911uho-sjlao-whc3e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Classicのリソース割り当て</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">も参照できます。結合ルームに独自の形状がない場合は、構成するルームの形状を強調表示します。シートは選択したルームの位置を2Dまたは3Dで表示するもので、経路案内の画面ではありません。近隣ルームを探す</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地図</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の予約フローは建物の地理的位置を表示する別機能です。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ルームの資料や写真をゲストに見せる</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ルーム</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で選択済みルームの横にあるクリップを選ぶと、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">公開予約の添付ファイル</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を開きます。PDF・JPEG・PNGをアップロードし、ページの各言語で</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ボタン名</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を入力して、ドラッグで表示順を整えます。ボタン名が空なら元のファイル名を使います。サイズと件数の上限は</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId1k5yti6pskff8j6ujmoon">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">システムの制限</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">添付ファイルは、このページ内のこのルームに属します。同じルームを扱う別ページの資料は独立しています。下書きをプレビューし、ページを保存して公開します。ページ編集をキャンセルすると公開済みの資料は変わりません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ゲストはルーム一覧のボタンからフォーム内で資料や写真を閲覧したり、選択内容を維持して新しいタブで開いたりできます。閲覧は任意です。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqjhbdfmdduagzadyo8bbw">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">同意が必要な利用規約</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">やゲストが提出する支払い証明とは別の資料です。保存後は公開リンクから各ファイルを確認してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3943350"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="guest-booking-room-attachments-ja" descr="下書きのルーム写真とボタン名。ページを保存すると公開します。" title="下書きのルーム写真とボタン名。ページを保存すると公開します。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3943350"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">下書きのルーム写真とボタン名。ページを保存すると公開します。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -861,51 +1012,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlp9manbnzxmegypsrcxps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/help-guests-find-the-right-room/" TargetMode="External"/><Relationship Id="rIddmggrwptrbk8p5288yqs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../map/assign-rooms-and-desks-to-the-map" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/76bb9037e6bc5c21fceae2e93f7a313261e4235f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4db2b35ec0425887083ffc2015e71ee403745a6d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebe722148278c1315469645af15672d04e36c3ed.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxzauzojwzflpgtuifbb-z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/help-guests-find-the-right-room/" TargetMode="External"/><Relationship Id="rIdbxh911uho-sjlao-whc3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../map/assign-rooms-and-desks-to-the-map" TargetMode="External"/><Relationship Id="rId1k5yti6pskff8j6ujmoon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../system/limits-offision-applies#other-limits" TargetMode="External"/><Relationship Id="rIdqjhbdfmdduagzadyo8bbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./show-terms-and-documents-before-submission" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/76bb9037e6bc5c21fceae2e93f7a313261e4235f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4db2b35ec0425887083ffc2015e71ee403745a6d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebe722148278c1315469645af15672d04e36c3ed.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5090adbfd2173024eef082d69bc272679c03dd9c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ゲストが適切なルームを見つけられるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>