--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">まず時間タブで、その日が営業日で枠、ブロック、終日の時間帯があるか確認します。次に予約期間の開始・終了と比較します。空の期間、休業日、ブロックなしの日では、設定どおりでもカレンダーが使えないように見えます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId--kgeureakjwkbvgfa3e_">
+      <w:hyperlink w:history="1" r:id="rIdf7iaxocqfwm9jagfw6zo8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/guest-booking/guests-cannot-find-an-available-time/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概要)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -129,50 +129,96 @@
       <w:r>
         <w:t xml:space="preserve">カレンダーは窓口の受付時間と実際のルームの空き状況を組み合わせたものです。準備時間、休日、既存予約、利用時間上限により、正しく除外される時間もあります。各条件を分けて確認すれば、意図した制限か、提供したいサービスを妨げる設定か判断できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — ページへのアクセス</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">まず時間タブで、その日が営業日で枠、ブロック、終日の時間帯があるか確認します。次に予約期間の開始・終了と比較します。空の期間、休業日、ブロックなしの日では、設定どおりでもカレンダーが使えないように見えます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">開始</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">や</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">終了</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">が</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定日</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">の場合は、相対的な準備時間や上限だけでなく、その日付を確認します。終了日は当日を含み、各ルームのタイムゾーンで判定します。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId3ypiqckwqm4uoausltnvx">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">受付期間の設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4362450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-availability-settings-ja" descr="時間表と予約期間を一緒に確認します。" title="時間表と予約期間を一緒に確認します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -218,50 +264,58 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — ルームを確認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ページの休日と動作、既存予約、利用停止を確認します。ルームの予約ルールがオンなら営業時間、事前通知、長さ、公開制限も確認します。組合せではまず1枠を試し、範囲や追加枠を確認してください。時間上限で組合せだけ拒否される場合があります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">全日の予約では、選択中の日が属する月、未選択の場合は今日以降で最初に空きがある日の月が開きます。矢印で別の月に移動した後は、その月を表示し続けます。月が開いても日付は自動選択されません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4600575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-availability-calendar-ja" descr="サインアウトして選んだルームのカレンダーを確認します。" title="サインアウトして選んだルームのカレンダーを確認します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
@@ -283,83 +337,92 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">サインアウトして選んだルームのカレンダーを確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">連続する期間では、日をまたぐ許可と</w:t>
+        <w:t xml:space="preserve">連続する期間では</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">日をまたぐ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">と</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">土日・祝日を含む</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を確認します。含める場合は受付中の土日・祝日の枠を使えます。除外する場合は課金せず、開始日・終了日にもできません。休業中の土日・祝日は課金せずにまたげますが、全期間を確保します。通常の平日の休業日は保存済みのまたぎ設定に従います。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">休業日をまたぐ</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">許可を別々に確認します。複数の時間枠を許可しても、休業日を含む連続期間は許可されません。許可された期間では、途中の休業日もルームを確保しますが、その日は課金されません。ページ独自の休日一覧と最終同期の状態を確認してください。公開カレンダーは毎日更新されるため、急ぎで必要な日付がなければ手動追加します。</w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId7wnnwx1mxzvtuoqpg7lkr">
+        <w:t xml:space="preserve">は以前の表記です。</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdhkglstrv0osbmwmped1w3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">ページの営業時間</w:t>
+          <w:t xml:space="preserve">複数選択</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">と</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">も参照してください。</w:t>
+        <w:t xml:space="preserve">を参照してください。ページの休日一覧と最終同期の状態を確認します。選択した公開カレンダーは毎日同期され、急ぎの日付は手動追加できます。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — ゲストの結果を確認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ルーム優先では予約済み枠が消え、時間優先では選択期間に利用不可のルームが表示されることがあります。表示後でも別のゲストが先に予約できます。原因修正後に再読み込みして空きを選びます。未解決ならページ、ルーム、開始・終了、時間帯、モード、制限、エラーを記録します。</w:t>
       </w:r>
     </w:p>
@@ -813,51 +876,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId--kgeureakjwkbvgfa3e_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/guests-cannot-find-an-available-time/" TargetMode="External"/><Relationship Id="rId7wnnwx1mxzvtuoqpg7lkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./set-days-and-hours-guests-can-book" TargetMode="External"/><Relationship Id="rIdt4-dbkgjatld53goldyd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-how-guests-pick-time" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c2519f4d3bbff96f6c5bbd91d69677dd9b2434.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84e1ff44632076f826f7eff4df7ed3b1bf6e29dc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf7iaxocqfwm9jagfw6zo8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/guests-cannot-find-an-available-time/" TargetMode="External"/><Relationship Id="rId3ypiqckwqm4uoausltnvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./set-days-and-hours-guests-can-book" TargetMode="External"/><Relationship Id="rIdhkglstrv0osbmwmped1w3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./book-several-slots-or-rooms" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c2519f4d3bbff96f6c5bbd91d69677dd9b2434.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84e1ff44632076f826f7eff4df7ed3b1bf6e29dc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ゲストが予約できる時間を見つけられない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>