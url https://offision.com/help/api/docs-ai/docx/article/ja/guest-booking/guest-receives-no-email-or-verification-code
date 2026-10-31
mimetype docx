--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">届かない種類を確認します。認証コード、確認、承認済み、却下、キャンセルです。認証は予約前なので、その時点では番号がないのが通常です。入力したメールを確認してください。非表示または未入力では確認やキャンセルリンクは届きません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-01</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk0ctp-fbkyrlt0h7mltmm">
+      <w:hyperlink w:history="1" r:id="rIdmnuvkldt1yihnrxoi1509">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/guest-booking/guest-receives-no-email-or-verification-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概要)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -303,108 +303,127 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — ゲストの結果を確認</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">迷惑メールを確認し、管理者に送信メール設定と配信記録の確認を依頼します。安全なアドレスで意図したメールと番号またはコードを照合します。ページ、種類、要求日時と時間帯、アドレス、あれば番号を記録します。パスワード、コード、管理トークンはサポート画像に入れないでください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">送信元とSMTPは</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId17l_sceu8ud5e7vmnljzi">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">送信メールの設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">で確認します。Captchaのキーはメール配信を設定するものではありません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3095625"/>
+            <wp:extent cx="5715000" cy="4191000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-module-email-settings-ja" descr="モジュール設定でメールとキャプチャ構成を確認します。" title="モジュール設定でメールとキャプチャ構成を確認します。"/>
+            <wp:docPr id="1" name="guest-booking-module-email-settings-ja" descr="Captchaのキーはゲスト予約の設定にあり、送信メールは別に設定します。" title="Captchaのキーはゲスト予約の設定にあり、送信メールは別に設定します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3095625"/>
+                      <a:ext cx="5715000" cy="4191000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">モジュール設定でメールとキャプチャ構成を確認します。</w:t>
+        <w:t xml:space="preserve">Captchaのキーはゲスト予約の設定にあり、送信メールは別に設定します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">解決しない場合:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 管理者へ連絡する際は、ページ、ルーム、日時、表示結果、予約番号をお伝えください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -835,51 +854,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk0ctp-fbkyrlt0h7mltmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/guest-receives-no-email-or-verification-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec5e71f01a3d110e7d49fdd1dd39f4afadecbb28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6217f83a5d5076dc1e9aaaa29341be61c190e67.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7522cd84349249993998a83e99696e81c55009bb.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmnuvkldt1yihnrxoi1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/guest-receives-no-email-or-verification-code/" TargetMode="External"/><Relationship Id="rId17l_sceu8ud5e7vmnljzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../system/send-email-from-your-own-address" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec5e71f01a3d110e7d49fdd1dd39f4afadecbb28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6217f83a5d5076dc1e9aaaa29341be61c190e67.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5dfe1995247118ef41d9d8cfc38a2ddaca013f7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ゲストにメールや認証コードが届かない</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>