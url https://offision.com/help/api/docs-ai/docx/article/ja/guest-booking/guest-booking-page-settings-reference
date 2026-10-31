--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,123 +26,107 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ゲスト予約ページの設定一覧</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ゲストに表示されるステップごとに設定します。ゲスト予約でページを編集し、下記のタブを開きます。最寄りのルームではマップとなり、時間優先ではルームと時間の順序が変わります。保存はエディター全体に適用され、プレビューだけでは保存されません。 共有画像の代替表示、予約ごとの対象項目、独立した規約設定、毎日の休日同期、続けて予約する操作も説明します。</w:t>
+        <w:t xml:space="preserve">ゲスト予約の5種類のフロー、公開予約タイプ、ルームの順序とレイアウト、時間表、入力情報、同意、通知を設定します。各タブと条件付き設定を確認し、ページ全体を保存して公開結果を検証します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-09</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1dhs0y1_5npdbjwohqef6">
+      <w:hyperlink w:history="1" r:id="rIdtzfnhrlr0ccqzedx4pwx3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/guest-booking/guest-booking-page-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概要)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">実現したいゲスト体験が決まっていて、それを作る設定を探す際に使います。選択肢、入力、同意、事後案内の順で検討してください。条件付き設定には依存関係があり、支払いには料金設定、枠ごとのルーム選択には複数ルームが必要です。設定とゲストへの影響を併せて読み、運用上の判断として有効にしてください。</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">ゲストに表示されるステップごとに設定します。ゲスト予約でページを編集し、下記のタブを開きます。最寄りのルームではマップとなり、時間優先ではルームと時間の順序が変わります。保存はエディター全体に適用され、プレビューだけでは保存されません。</w:t>
+        <w:t xml:space="preserve">ゲスト予約からページを開き、各タブを設定します。保存は全タブに適用され、プレビューだけでは公開内容は変わりません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4362450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-reference-general-ja" descr="一般設定はページ名と流れを定義します。" title="一般設定はページ名と流れを定義します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -227,90 +211,82 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ルーム設定は掲載、料金、表示を定義します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4362450"/>
+            <wp:extent cx="5715000" cy="4524375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-reference-time-ja" descr="時間設定は枠と期間を定義します。" title="時間設定は枠と期間を定義します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4362450"/>
+                      <a:ext cx="5715000" cy="4524375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -455,270 +431,270 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一般</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2160"/>
-        <w:gridCol w:w="7200"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="8084"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2160"/>
+            <w:tcW w:type="dxa" w:w="1276"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7200"/>
+            <w:tcW w:type="dxa" w:w="8084"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ゲストへの影響</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2160"/>
+            <w:tcW w:type="dxa" w:w="1276"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">名前</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7200"/>
+            <w:tcW w:type="dxa" w:w="8084"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">各言語のページ名。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2160"/>
+            <w:tcW w:type="dxa" w:w="1276"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">アドレス</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7200"/>
+            <w:tcW w:type="dxa" w:w="8084"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">リンク識別子。変更後は共有リンクを更新。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2160"/>
+            <w:tcW w:type="dxa" w:w="1276"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約フロー</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7200"/>
-[...17 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2160"/>
+            <w:tcW w:type="dxa" w:w="8084"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">時間、ルーム、マップ、タイプを使う5種類。追加からタイプ付きの2種類を選択。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">説明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7200"/>
+            <w:tcW w:type="dxa" w:w="8084"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">言語別の案内文。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2160"/>
+            <w:tcW w:type="dxa" w:w="1276"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">言語切り替え</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7200"/>
+            <w:tcW w:type="dxa" w:w="8084"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">提供言語の切替表示。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2160"/>
+            <w:tcW w:type="dxa" w:w="1276"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">言語</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7200"/>
+            <w:tcW w:type="dxa" w:w="8084"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ページの使用言語と既定言語。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">デザイン</w:t>
       </w:r>
     </w:p>
@@ -1148,1364 +1124,1857 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7114"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">見出しまたはすべての文字。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">ルーム</w:t>
+        <w:t xml:space="preserve">タイプ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">タイプを含む2種類のフローで表示されるタブです。既存のタイプを選ぶか、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">公開予約タイプを追加</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を選びます。編集後はページ全体を保存してください。ゲストの選択順と対象条件は</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId0h-lsyf5oawwv7jcstsss">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">予約の流れ</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2830"/>
-        <w:gridCol w:w="6530"/>
+        <w:gridCol w:w="1927"/>
+        <w:gridCol w:w="7433"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2830"/>
+            <w:tcW w:type="dxa" w:w="1927"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6530"/>
+            <w:tcW w:type="dxa" w:w="7433"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ゲストへの影響</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2830"/>
-[...608 lines deleted...]
-              <w:t xml:space="preserve">なし・1・10・100。割合は切上げ・四捨五入・切捨て。</w:t>
+            <w:tcW w:type="dxa" w:w="1927"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">名前</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7433"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">選択するタイプの言語別の名前。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1927"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ゲスト向け説明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7433"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">タイプと一緒に表示する言語別の説明。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1927"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">備考</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7433"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">タイプ選択時の備考を非表示、任意、必須にする。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1927"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ルームの選択肢</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7433"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ページ内の全ルーム、または指定したルームを対象にする。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1927"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">タイプの順序</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7433"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">上下に移動してゲストへの表示順を決める。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4419600"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="guest-booking-flow-options-ja" descr="一般設定には5種類のフローがあり、その他を開くとタイプを含む2種類が表示されます。" title="一般設定には5種類のフローがあり、その他を開くとタイプを含む2種類が表示されます。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4419600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">一般設定には5種類のフローがあり、その他を開くとタイプを含む2種類が表示されます。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">時間</w:t>
+        <w:t xml:space="preserve">ルーム</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3623"/>
-        <w:gridCol w:w="5737"/>
+        <w:gridCol w:w="1667"/>
+        <w:gridCol w:w="7693"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1667"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7693"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ゲストへの影響</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ルーム</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ルームの追加とゲスト予約ライセンス割当。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ルームの順序</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">選択済みルームをドラッグして表示順を決める。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">レイアウト</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">リスト、または写真を表示している場合はカード。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">料金</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">通貨、ゼロ表示、プランと対象ルーム。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ルームの予約ルールを適用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ルーム制限を追加。既定はオフ、承認は常に適用。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">複数のルームを選択可能</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">複数ルーム選択。2件以上必要。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1予約あたりの最大ルーム数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">複数選択時の最大ルーム数。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">収容人数</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">既存の収容人数を表示。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">面積</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">面積と単位を表示。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">間取り図</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ルームの形状がある間取り図を表示。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">写真</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">既存のルーム写真を表示。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">場所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">建物とフロアを表示。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">説明</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ルーム説明を表示。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">カテゴリ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">カテゴリーを表示。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">備品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">設定済み設備を表示。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">デポジット</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">必要なデポジットを表示。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ゲストの絞り込み</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">人数・場所・カテゴリー・設備・料金。選択肢が1つなら非表示。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">公開予約の添付ファイル</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">選択済みルームのクリップからページ固有のPDFや写真を設定。ページ保存で公開。</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdc7jwz9rschqclw6w1r6wn">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ルームの検索</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">を参照。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">料金表</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">デフォルトと追加の曜日・休日別料金。休日が優先し、空き状況は別に判定。</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId2ctuvkni0eqepec-ongdg">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">料金とデポジット</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">を参照。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">プラン名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">管理用の料金プラン名。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1時間ごと</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">時間単価。予約時間に応じて計算。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">予約ごと</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">予約ごとの定額。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">金額</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">固定額または料金合計の割合。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">丸め単位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7693"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">なし・1・10・100。割合は切上げ・四捨五入・切捨て。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">時間</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="7800"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1560"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7800"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ゲストへの影響</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">時間の選び方</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">セッション、独自ブロック、終日。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">セッション共通の営業時間。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">時間枠の長さ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">セッションの各枠の長さ。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">終日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">セッションに営業時間全体の選択を追加。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">タイムテーブル</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">曜日別ブロックまたは終日時間帯。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">休日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ページ休日、国別同期、同期日時。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">休日には</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">受付なし、平日と同じ、独自ブロック。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">複数の時間帯</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">枠の個別選択。終日では非表示。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">時間帯ごとに別のルーム</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">時間帯ごとに別ルーム。2件必要。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">時間の範囲</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1枠ではなく連続範囲を予約。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">日をまたぐ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">選択可能な場合、日をまたぐ範囲を許可。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
-[...30 lines deleted...]
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">土日・祝日を含む</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7800"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">常に・しない・利用者が選ぶ。ゲストの切替は初期状態がオン。休業中の土日・祝日は課金せずにまたげますが、全期間を確保します。</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdwwiukdetx0u5vwkz2dqmb">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">複数選択</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">を参照。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">予約あたりの時間数を制限</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">長さ制限と最大時間。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">開始</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
-[...17 lines deleted...]
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">相対的な最短通知、またはルームの現地時刻の午前0時から始まる指定日。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">終了</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
-[...17 lines deleted...]
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">相対的な上限、または当日を含む指定日。</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId9jc6j7hjejt_ijposhjho">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">予約可能時間</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">を参照。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">枠の料金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">有料枠の料金表示。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">空き状況ドット</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">カレンダーの空きマーク。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3623"/>
+            <w:tcW w:type="dxa" w:w="1560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">週の開始日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5737"/>
+            <w:tcW w:type="dxa" w:w="7800"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">カレンダーの週の開始曜日。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">詳細</w:t>
       </w:r>
     </w:p>
@@ -4088,150 +4557,150 @@
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">追加のエディター設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">共有と埋め込み → 共有画像</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">でリンク画像を設定します。バナーやブラウザーのアイコンとは別です。画像未設定時は、ロゴとテーマに装飾用カレンダーを添えた自動画像を使用します。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqf5yogn1uxmbzoqmjs38c">
+      <w:hyperlink w:history="1" r:id="rIdkfdmzpo4sd7z0ilj94nqe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">共有</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">も参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">詳細</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">の</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">予約ごとに異なる詳細を許可</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で個別入力の対象を選びます。連絡先と読み取り専用の項目は共通です。</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz979zkheg4saliv8hv30j">
+      <w:hyperlink w:history="1" r:id="rIdztnadces0xnpzj3ve7j4g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ゲストの入力項目</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">確認 → 利用規約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は設定列内の専用ページを開き、戻る操作で確認に戻ります。確認の見出しやメッセージは同意を置き換えません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ゲストの</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">続けて予約する</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">は連絡先を保持し、予約の選択と認証をリセットします。廃止された「予約ホームに戻る」を含め、</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg7abqtzla5esfeabzmclm">
+      <w:hyperlink w:history="1" r:id="rIdedz6zjrji_ma7wb8uyjea">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">予約の結果</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選択した公開カレンダーは毎日同期され、手動の日付は保持されます。ゲストのフロアプランは現在Classic mapを使用します。結合ルームの形状は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi2-iddvk5ag60dbdn456x">
+      <w:hyperlink w:history="1" r:id="rId6fay_rhe7qztgh-dbwh5s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ルームの検索</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -4656,51 +5125,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1dhs0y1_5npdbjwohqef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/guest-booking-page-settings-reference/" TargetMode="External"/><Relationship Id="rIdqf5yogn1uxmbzoqmjs38c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./share-or-embed-a-guest-booking-page" TargetMode="External"/><Relationship Id="rIdz979zkheg4saliv8hv30j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-the-details-guests-must-provide" TargetMode="External"/><Relationship Id="rIdg7abqtzla5esfeabzmclm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-guests-receive-after-submitting/" TargetMode="External"/><Relationship Id="rIdi2-iddvk5ag60dbdn456x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./help-guests-find-the-right-room" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9863c512be572ba2e4769eaf2b125d8a035aac5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e23bdf382a2c5f447d15b0e369c0e912d56e8e29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82f9c1dddc07088223331077c14bca8060488dd0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bde80a4ce544c5ec08255db39cefff66971a055.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc6b0d60b40b4de25523d4e818733ec35681da67.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtzfnhrlr0ccqzedx4pwx3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/guest-booking-page-settings-reference/" TargetMode="External"/><Relationship Id="rId0h-lsyf5oawwv7jcstsss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-guest-booking-pages-work/" TargetMode="External"/><Relationship Id="rIdc7jwz9rschqclw6w1r6wn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./help-guests-find-the-right-room" TargetMode="External"/><Relationship Id="rId2ctuvkni0eqepec-ongdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./show-prices-and-deposits-to-guests" TargetMode="External"/><Relationship Id="rIdwwiukdetx0u5vwkz2dqmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./book-several-slots-or-rooms" TargetMode="External"/><Relationship Id="rId9jc6j7hjejt_ijposhjho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./set-days-and-hours-guests-can-book" TargetMode="External"/><Relationship Id="rIdkfdmzpo4sd7z0ilj94nqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./share-or-embed-a-guest-booking-page" TargetMode="External"/><Relationship Id="rIdztnadces0xnpzj3ve7j4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-the-details-guests-must-provide" TargetMode="External"/><Relationship Id="rIdedz6zjrji_ma7wb8uyjea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-guests-receive-after-submitting/" TargetMode="External"/><Relationship Id="rId6fay_rhe7qztgh-dbwh5s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./help-guests-find-the-right-room" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9863c512be572ba2e4769eaf2b125d8a035aac5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e23bdf382a2c5f447d15b0e369c0e912d56e8e29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d7b087a588121abd8080673494d28401f944fa0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bde80a4ce544c5ec08255db39cefff66971a055.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc6b0d60b40b4de25523d4e818733ec35681da67.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0fbc2fd9674dda31b5a83fdee3d393ed9af4a5dc.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ゲスト予約ページの設定一覧</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>