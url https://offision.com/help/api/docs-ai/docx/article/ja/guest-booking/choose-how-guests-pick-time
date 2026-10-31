--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">エディターの 時間 を開きます。セッション は営業時間を同じ長さの枠に分け、カスタム は作成した名前付きブロックを提供します。終日の選択では各日の営業時間を使用します。モードは選択画面を変えるもので、ルームの空き状況を変えません。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-01</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcvlfouv7iz9tdvzxrwhy7">
+      <w:hyperlink w:history="1" r:id="rIdzlaz8fip0szwtfgiaqprl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/guest-booking/choose-how-guests-pick-time/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概要)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -441,113 +441,204 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">カスタム時間は名前付きブロックを提供します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 結果を確認する</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">保存後、同じ利用例でゲストのカレンダーと確認内容を比較します。1時間のセッション、午前ブロック、終日は異なる期間です。休業日をまたぐ範囲を許可する場合は明示的に設定します。休業日は課金されませんが、予約の全期間は確保されます。送信前に開始、終了、合計を確認してください。</w:t>
+        <w:t xml:space="preserve">保存後、同じ利用例でゲストのカレンダーと確認内容を比較します。1時間のセッション、午前ブロック、終日は異なる期間です。日をまたぐ範囲は</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdwzlzn2xu22bka9o9jnj-e">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">土日・祝日を含む設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を確認します。休業中の土日・祝日は課金せずにまたげますが、全期間を確保します。送信前に開始、終了、合計を確認してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">終日を1日予約する場合は、カレンダーの日付を選択します。選択日が強調され、デスクトップの表示は</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">日付を選択</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">から選択した日付に変わります。この表示はスマートフォンでは非表示です。確認、完了、管理ページ、予約メールでは時刻を付けず予約日を表示します。午前0時に終了する範囲は翌日を加えず、最後に予約した日まで表示します。確保する時間は設定済みの営業時間に従います。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4600575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-whole-days-ja" descr="終日の選択画面では時間枠ではなく日付を選びます。" title="終日の選択画面では時間枠ではなく日付を選びます。"/>
+            <wp:docPr id="1" name="guest-booking-whole-days-ja" descr="終日の選択日を強調し、デスクトップでは日付の概要も表示します。" title="終日の選択日を強調し、デスクトップでは日付の概要も表示します。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4600575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">終日の選択画面では時間枠ではなく日付を選びます。</w:t>
+        <w:t xml:space="preserve">終日の選択日を強調し、デスクトップでは日付の概要も表示します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4600575"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="guest-booking-whole-day-review-ja" descr="ゲストは送信前に、時刻なしの予約日を確認します。" title="ゲストは送信前に、時刻なしの予約日を確認します。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4600575"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ゲストは送信前に、時刻なしの予約日を確認します。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -963,51 +1054,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcvlfouv7iz9tdvzxrwhy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/choose-how-guests-pick-time/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e429f69505e55eb2125f41a6c8358f022386e3a1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6bb7f38d92939d06d310b07dbc8c06aa2f1688e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc8f2b5a39da5d057fd0a3933e448151df9fe49c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/473ff334b494f2354e925ae84186d223f9ff1ee8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb78238ba8c7e9e2988f626d7dcbb79083d30814.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzlaz8fip0szwtfgiaqprl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/choose-how-guests-pick-time/" TargetMode="External"/><Relationship Id="rIdwzlzn2xu22bka9o9jnj-e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./book-several-slots-or-rooms" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e429f69505e55eb2125f41a6c8358f022386e3a1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6bb7f38d92939d06d310b07dbc8c06aa2f1688e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc8f2b5a39da5d057fd0a3933e448151df9fe49c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/473ff334b494f2354e925ae84186d223f9ff1ee8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/430b4742f9f48efc6b01656129c915051a191267.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6154efb45f11abeb3ecda4acaf8d21a9882853b7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ゲストの時間の選び方を設定する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>