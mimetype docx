--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">複数の時間帯やルームを予約できるようにする</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">連続範囲、離れた時間帯、同時に複数ルーム、時間帯ごとに別ルームのどれが必要かを決めます。それぞれ別の機能です。範囲は開始と終了をつなぎ、複数の時間帯 は離れた枠も個別に追加できます。終日モードには枠のチェックリストがありません。 許可されている場合、選択した項目だけを予約ごとに個別入力できます。</w:t>
+        <w:t xml:space="preserve">連続範囲、個別の時間枠、複数ルームを設定します。土日・祝日を含める設定、初期状態がオンのゲスト切替、全期間の確保を説明します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkmqthx_s3-fjnilpgqzfw">
+      <w:hyperlink w:history="1" r:id="rIdwdcjewa1rxbcg7ytl4wdz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/guest-booking/book-several-slots-or-rooms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概要)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -204,76 +204,76 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">個別の枠は1ルームを別々の時間に予約し、複数ルームは同じ選択期間を共有します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4362450"/>
+            <wp:extent cx="5715000" cy="3943350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-selection-allowances-ja" descr="枠とルームの許可設定で予約の形が変わります。" title="枠とルームの許可設定で予約の形が変わります。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4362450"/>
+                      <a:ext cx="5715000" cy="3943350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -476,56 +476,382 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約ごとに異なる詳細</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">予約ごとに件名や人数が異なる場合は、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">詳細</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">で個別入力の対象項目を設定します。複数の予約が作成され、ページで許可されている場合に限り、ゲストに個別入力の選択肢が表示されます。連絡先情報は共通です。項目の選択と検証は</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeozgrjxdyix5-x2tzrt6f">
+      <w:hyperlink w:history="1" r:id="rIditendpqkbvdm-6iygz5nw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ゲストの入力項目</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">を参照してください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">日をまたぐ範囲に土日・祝日を含める</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">時間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">時間の範囲</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を有効にし、終日以外では</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">日をまたぐ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">も有効にします。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">土日・祝日を含む</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">で次を選びます。</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="8483"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">選択</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8483"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">効果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">常に</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8483"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">受付中の土曜日・日曜日・ページの祝日の枠と通常料金を含めます。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">しない</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8483"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">営業日でも範囲の料金から除外します。範囲の開始日・終了日にはできません。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1100"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">利用者が選ぶ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8483"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">ゲストに1つの切替を表示します。初期状態はオンで、オフにすると土日・祝日を除外します。新しい予約ではオンに戻ります。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4600575"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="guest-booking-range-inclusion-ja" descr="ゲストの範囲選択では、土日・祝日を含む切替がオンで始まります。" title="ゲストの範囲選択では、土日・祝日を含む切替がオンで始まります。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4600575"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ゲストの範囲選択では、土日・祝日を含む切替がオンで始まります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">含める設定でも休業日は営業日になりません。休業中の土日・ページの祝日は課金せずにまたげますが、開始日・終了日にはできません。全期間をルームの確保と重複確認の対象にします。通常の平日の休業日はページのまたぎ設定に従い、ルームの制限も適用されます。単独の枠や個別に選んだ枠の空き状況と料金は変わりません。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">以前の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">土日・祝日を除く</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">は逆向きの設定です。除外の「常に」は、含める設定の「しない」に相当します。以前の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">休業日をまたぐ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を使うページは、この設定を明示的に変更するまで保存済みの動作を維持します。別の項目を編集するだけでは切り替わりません。変更後は範囲、対象日、更新された料金を確認してください。休日カレンダーは</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdivpcxbg_-fqdh3cuknebk">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">予約可能時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
@@ -945,51 +1271,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkmqthx_s3-fjnilpgqzfw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/book-several-slots-or-rooms/" TargetMode="External"/><Relationship Id="rIdeozgrjxdyix5-x2tzrt6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-the-details-guests-must-provide" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6252aace00b32c67458c68e8bd8c1522e821465.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae480a95ec05401e227918205e4ff0a639beabe2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd881d61fad54de76e8d767546e3fa887188e7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b9ed378bfc61ae2989acfc1c38cf730dffe13f7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwdcjewa1rxbcg7ytl4wdz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/book-several-slots-or-rooms/" TargetMode="External"/><Relationship Id="rIditendpqkbvdm-6iygz5nw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-the-details-guests-must-provide" TargetMode="External"/><Relationship Id="rIdivpcxbg_-fqdh3cuknebk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./set-days-and-hours-guests-can-book" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6252aace00b32c67458c68e8bd8c1522e821465.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bcdf0352d2ad2e403e8228f5c48dbac32a28db0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd881d61fad54de76e8d767546e3fa887188e7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b9ed378bfc61ae2989acfc1c38cf730dffe13f7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c206aa45d85224ffd1c3425e9bb2abe8a94d304.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>複数の時間帯やルームを予約できるようにする</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>