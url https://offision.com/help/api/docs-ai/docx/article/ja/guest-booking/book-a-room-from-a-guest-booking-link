--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">主催者からのリンクを開きます。Offision アカウントは不要です。言語を選べる場合は切り替えます。ルーム優先はルームから時間、時間優先は時間から空いているルームを選びます。最寄りのルームは位置表示から始まります。位置情報を許可しない場合は利用できる一覧を使ってください。 続けて予約する操作は連絡先を保持し、予約の選択・回答・認証をリセットします。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8vln8xpajehz3-b_dpaho">
+      <w:hyperlink w:history="1" r:id="rIdcdcjlfutvtadwushq50f1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/guest-booking/book-a-room-from-a-guest-booking-link/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概要)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -122,50 +122,75 @@
         <w:t xml:space="preserve">この機能を使う目的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">共有ページでは、主催者が提供する現在のルームと時間から自分で申請できます。スタッフに転記を頼まず、送信前に予約全体を確認できます。最後に表示された番号を保存すれば、問い合わせ時に該当申請を特定できます。最終状態で確定済みか判断待ちかを確認してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. ルームと時間を選ぶ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">主催者からのリンクを開きます。Offision アカウントは不要です。言語を選べる場合は切り替えます。ルーム優先はルームから時間、時間優先は時間から空いているルームを選びます。最寄りのルームは位置表示から始まります。位置情報を許可しない場合は利用できる一覧を使ってください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">タイプ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">のステップがあれば、必要なサービスを選びます。タイプから始まるフローでは、タイプ、ルーム、時間の順です。時間から始まるタイプ付きフローでは、時間、その時間に空きルームのあるタイプ、ルームの順に選びます。必須の</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">備考</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">を入力して進んでください。タイプを変えると対象外のルーム選択が解除される場合があります。送信前にタイプ、ルーム、時間を確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2809875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-walkthrough-room-ja" descr="ルーム名で選択し、写真はギャラリーを開きます。" title="ルーム名で選択し、写真はギャラリーを開きます。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -949,51 +974,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8vln8xpajehz3-b_dpaho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/book-a-room-from-a-guest-booking-link/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4db2b35ec0425887083ffc2015e71ee403745a6d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84e1ff44632076f826f7eff4df7ed3b1bf6e29dc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f244b67071299138c6c9b6b570ebc752d4a0a4e4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3810d4bc7f17ea12d3cfae79e62e1aaa186425c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17d3128a20e1f79e09d05ca94d8187b244d73f2e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcdcjlfutvtadwushq50f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/guest-booking/book-a-room-from-a-guest-booking-link/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4db2b35ec0425887083ffc2015e71ee403745a6d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84e1ff44632076f826f7eff4df7ed3b1bf6e29dc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f244b67071299138c6c9b6b570ebc752d4a0a4e4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3810d4bc7f17ea12d3cfae79e62e1aaa186425c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/17d3128a20e1f79e09d05ca94d8187b244d73f2e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ゲスト予約リンクからルームを予約する</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>