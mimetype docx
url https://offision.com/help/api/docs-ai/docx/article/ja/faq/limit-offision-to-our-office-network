--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk_c-ptrdgjbfrihwjh12k">
+      <w:hyperlink w:history="1" r:id="rIduzqekdgphdosnuur0vulx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/faq/limit-offision-to-our-office-network/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いちばん重要な2つについては、できます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人</w:t>
       </w:r>
@@ -376,100 +376,100 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーセキュリティプロファイルの末尾にある IP制限。その上のスイッチは別の設定で、サーバーではなくアプリが確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面の残りの部分と、パスワードポリシーとの関係は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdztcvqwgojfa25e-qgdda9">
+      <w:hyperlink w:history="1" r:id="rIdmooba9kvd4jmghlsxajza">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインのセキュリティの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社のソフトウェア</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">API 認証情報</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にも独自の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP制限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> があり、自社のスクリプトやシステムが
 固定のアドレスから Offision を呼ぶ場合はこちらを使います。それ以外からの呼び出しは、
 何かに届く前に拒否されます。同じ認証情報には、ブラウザから呼べるウェブサイトの
 リストもあり、こちらは別の問題に対する別の防御です。どちらも同じフォームにあり、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyy0y5yjlll6gdkjrhjfy9">
+      <w:hyperlink w:history="1" r:id="rId68lyryoatzsaz2ctgqh79">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のシステムを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取り違えやすい2つ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -490,204 +490,204 @@
         <w:t xml:space="preserve">予約ポリシーの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーポータルのチェックイン IP 制限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、予約に
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> できる場所を決めます。ドアに貼ったステッカーが自宅から
 読み取れないのはこれが理由です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhlhxd4uj25rjvvmqboahk">
+      <w:hyperlink w:history="1" r:id="rIdbtu1sdpvgsplnzioxaadt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースをどこから予約できるかを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">勤務スケジュールの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP 制限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">出退勤の打刻</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ができる場所を決めます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiw_97kvocohui3xh8-ewe">
+      <w:hyperlink w:history="1" r:id="rId6eksvk4devnrfplcel1ig">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">GPS・IP・セルフィーで打刻を検証する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これでは決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのウェブサイトが Offision を埋め込めるかは、ネットワークではなくウェブ上の
 アドレスのリストです。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ユーザーアプリや訪問者アプリをフレームに入れてよい
 サイトを指定するもので、管理コンソールにはそもそも適用されません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0jf910b_yfqsmhbmlzqxq">
+      <w:hyperlink w:history="1" r:id="rIdjhkb5he0krkt_4cup9q2x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社サイトの中で管理コンソールが開かない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdascdkl51naxwbfpuv7k_g">
+      <w:hyperlink w:history="1" r:id="rId0el_wrdqai-ikbmxyif3u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision を埋め込めるウェブサイトを指定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ネットワークから外へ出る側は別のリストです。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パネル、プレーヤー、モバイル
 アプリは 443 番で外向きに Offision へ接続するため、閉じたネットワークでは
 それらが使う名前を許可する必要があります:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqhpnrarszcyit4wk7kjfu">
+      <w:hyperlink w:history="1" r:id="rId4vcjlzwfuzu2x9xtosppx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ネットワーク許可リスト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すでに開いているセッションは、関係のないプロファイルに制限を足しても閉じません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 セッションを終わらせるのは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1utzuud2b99tosht-l7cc">
+      <w:hyperlink w:history="1" r:id="rIdx_9yy10devm6jnozfeabz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ログインデバイス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1112,51 +1112,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk_c-ptrdgjbfrihwjh12k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rIdztcvqwgojfa25e-qgdda9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdyy0y5yjlll6gdkjrhjfy9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdhlhxd4uj25rjvvmqboahk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdiw_97kvocohui3xh8-ewe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rId0jf910b_yfqsmhbmlzqxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rIdascdkl51naxwbfpuv7k_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rIdqhpnrarszcyit4wk7kjfu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId1utzuud2b99tosht-l7cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d82eec257d58cee64198b0f535dec118ce0d3eb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0160faca221ab7faa63f4fa93eb6c92a8edb9bb1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduzqekdgphdosnuur0vulx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rIdmooba9kvd4jmghlsxajza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId68lyryoatzsaz2ctgqh79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdbtu1sdpvgsplnzioxaadt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rId6eksvk4devnrfplcel1ig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdjhkb5he0krkt_4cup9q2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rId0el_wrdqai-ikbmxyif3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rId4vcjlzwfuzu2x9xtosppx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdx_9yy10devm6jnozfeabz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4dd83a455768c20ceac4c2534e37941a8d2071fb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/acf6c280db59db5a97fe948e87eac28bd7cf6eb5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision を社内ネットワークだけに限定できますか？</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>