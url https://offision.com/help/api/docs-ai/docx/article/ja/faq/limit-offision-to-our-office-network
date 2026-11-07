--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduzqekdgphdosnuur0vulx">
+      <w:hyperlink w:history="1" r:id="rIdjq4fsrfsa8f-r96zqjzxm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/ja/faq/limit-offision-to-our-office-network/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">いちばん重要な2つについては、できます。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人</w:t>
       </w:r>
@@ -376,100 +376,100 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーセキュリティプロファイルの末尾にある IP制限。その上のスイッチは別の設定で、サーバーではなくアプリが確認します。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">この画面の残りの部分と、パスワードポリシーとの関係は
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmooba9kvd4jmghlsxajza">
+      <w:hyperlink w:history="1" r:id="rIddy8fq3zhbduwqx1pdqpgv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">サインインのセキュリティの仕組み</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 にあります。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自社のソフトウェア</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">API 認証情報</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> にも独自の </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP制限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> があり、自社のスクリプトやシステムが
 固定のアドレスから Offision を呼ぶ場合はこちらを使います。それ以外からの呼び出しは、
 何かに届く前に拒否されます。同じ認証情報には、ブラウザから呼べるウェブサイトの
 リストもあり、こちらは別の問題に対する別の防御です。どちらも同じフォームにあり、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId68lyryoatzsaz2ctgqh79">
+      <w:hyperlink w:history="1" r:id="rIdgflxjtbqqgvsyfc-ehn7w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社のシステムを接続する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 で説明しています。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">取り違えやすい2つ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -490,204 +490,204 @@
         <w:t xml:space="preserve">予約ポリシーの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ユーザーポータルのチェックイン IP 制限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、予約に
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">チェックイン</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> できる場所を決めます。ドアに貼ったステッカーが自宅から
 読み取れないのはこれが理由です。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbtu1sdpvgsplnzioxaadt">
+      <w:hyperlink w:history="1" r:id="rIdix_kvz1rqzpk3lnq7akyk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">リソースをどこから予約できるかを決める</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">勤務スケジュールの </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP 制限</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> は、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">出退勤の打刻</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ができる場所を決めます。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6eksvk4devnrfplcel1ig">
+      <w:hyperlink w:history="1" r:id="rId7fnk_y5gfccjyfk6et7zl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">GPS・IP・セルフィーで打刻を検証する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">これでは決まらないこと</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">どのウェブサイトが Offision を埋め込めるかは、ネットワークではなくウェブ上の
 アドレスのリストです。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ユーザーアプリや訪問者アプリをフレームに入れてよい
 サイトを指定するもので、管理コンソールにはそもそも適用されません —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjhkb5he0krkt_4cup9q2x">
+      <w:hyperlink w:history="1" r:id="rIduo_mbthaupemlbbhikkz2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自社サイトの中で管理コンソールが開かない</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 と
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0el_wrdqai-ikbmxyif3u">
+      <w:hyperlink w:history="1" r:id="rIdqrraghmtaeapr6mdyoet4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision を埋め込めるウェブサイトを指定する</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 を参照してください。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ネットワークから外へ出る側は別のリストです。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> パネル、プレーヤー、モバイル
 アプリは 443 番で外向きに Offision へ接続するため、閉じたネットワークでは
 それらが使う名前を許可する必要があります:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4vcjlzwfuzu2x9xtosppx">
+      <w:hyperlink w:history="1" r:id="rIdpby29mupt9hzbknjtghu5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ネットワーク許可リスト</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">すでに開いているセッションは、関係のないプロファイルに制限を足しても閉じません。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 セッションを終わらせるのは
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx_9yy10devm6jnozfeabz">
+      <w:hyperlink w:history="1" r:id="rIdpypwgvipbxvdj8ypntadx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ログインデバイス</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> です。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1112,51 +1112,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduzqekdgphdosnuur0vulx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rIdmooba9kvd4jmghlsxajza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rId68lyryoatzsaz2ctgqh79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdbtu1sdpvgsplnzioxaadt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rId6eksvk4devnrfplcel1ig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdjhkb5he0krkt_4cup9q2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rId0el_wrdqai-ikbmxyif3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rId4vcjlzwfuzu2x9xtosppx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdx_9yy10devm6jnozfeabz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4dd83a455768c20ceac4c2534e37941a8d2071fb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/acf6c280db59db5a97fe948e87eac28bd7cf6eb5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjq4fsrfsa8f-r96zqjzxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/ja/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rIddy8fq3zhbduwqx1pdqpgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdgflxjtbqqgvsyfc-ehn7w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdix_kvz1rqzpk3lnq7akyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rId7fnk_y5gfccjyfk6et7zl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIduo_mbthaupemlbbhikkz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rIdqrraghmtaeapr6mdyoet4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rIdpby29mupt9hzbknjtghu5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdpypwgvipbxvdj8ypntadx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4dd83a455768c20ceac4c2534e37941a8d2071fb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/acf6c280db59db5a97fe948e87eac28bd7cf6eb5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision を社内ネットワークだけに限定できますか？</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>